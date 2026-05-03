--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -932,1181 +932,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of PEDV infection in French artificial insemination centers in 2015</w:t>
+                <w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Catinot</w:t>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Berri</w:t>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Authié</w:t>
+                <w:t xml:space="preserve">Virginie Catinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40813-018-0110-9⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622604v1</w:t>
+                <w:t xml:space="preserve">hal-02627471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulating effect of a seaweed extract from Ulva armoricana in pig: Specific IgG and total IgA in colostrum, milk, and blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Bussy</w:t>
+                <w:t xml:space="preserve">No evidence of PEDV infection in French artificial insemination centers in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Goff Matthieu</w:t>
+                <w:t xml:space="preserve">V. Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Salmon</w:t>
+                <w:t xml:space="preserve">N. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Delaval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Berri</w:t>
+                <w:t xml:space="preserve">Edith Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, 5 p. </w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, 3 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2019.100051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40813-018-0110-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144649v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular and serological evidence of Coxiella burnetti infection among sheep and goats of Jammu province of India</w:t>
+                <w:t xml:space="preserve">Immunomodulating effect of a seaweed extract from Ulva armoricana in pig: Specific IgG and total IgA in colostrum, milk, and blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
+                <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+                <w:t xml:space="preserve">Le Goff Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Imteyaz Alam</w:t>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harsh Kumar Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maninder Singh</w:t>
+                <w:t xml:space="preserve">José Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2019.02.034⟩</w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2019.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622790v1</w:t>
+                <w:t xml:space="preserve">hal-03144649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gallien</w:t>
+                <w:t xml:space="preserve">First molecular and serological evidence of Coxiella burnetti infection among sheep and goats of Jammu province of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Moro</w:t>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+                <w:t xml:space="preserve">Syed Imteyaz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Catinot</w:t>
+                <w:t xml:space="preserve">Harsh Kumar Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Maninder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 228, pp.20-25. </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.100-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2019.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627471v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Maroilley</w:t>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berri</w:t>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lemonnier</w:t>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Esquerré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Olivier Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356215v1</w:t>
+                <w:t xml:space="preserve">hal-02627090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693176v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des algues pour améliorer l'immunité animale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Catinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627321v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des algues pour améliorer l'immunité animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 388, pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621403v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
+                <w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Bernard</w:t>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Toulouse</w:t>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627090v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulvan from Ulva armoricana (Chlorophyta) activates the PI3K/Akt signalling pathway via TLR4 to induce intestinal cytokine production</w:t>
               </w:r>
@@ -2239,51 +2239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algues vertes, l’alternative aux antibiotiques qui stimule la réponse immunitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 377, pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (10), pp.2501-2515. </w:t>
@@ -2825,282 +2825,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic network analysis applied to pig gut microbiota identifies an ecosystem structure linked with growth traits</w:t>
+                <w:t xml:space="preserve">Molecular investigation of Coxiella burnetii infections in aborted sheep in eastern Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+                <w:t xml:space="preserve">A. Kiliç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">H. Kalender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Lepage</w:t>
+                <w:t xml:space="preserve">O. Koç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence F. Levenez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Irehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Iranian Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637857v1</w:t>
+                <w:t xml:space="preserve">hal-01430444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular investigation of Coxiella burnetii infections in aborted sheep in eastern Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogenetic network analysis applied to pig gut microbiota identifies an ecosystem structure linked with growth traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kiliç</w:t>
+                <w:t xml:space="preserve">Patricia Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kalender</w:t>
+                <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Koç</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.2973-2977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2016.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01430444v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern recognition receptors in the gut: analysis of their expression along the intestinal tract and the crypt/villus axis</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,779 +3728,791 @@
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.286-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate immune response to a H3N2 subtype swine influenza virus in newborn porcine trachea cells, alveolar macrophages, and precision-cut lung slices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Darsaniya Punyadarsaniya</w:t>
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rame</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Olivier</w:t>
+                <w:t xml:space="preserve">Celine Leroux-Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pezant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-42⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18ème Congrès de Pneumologie de Langue Française, 31 (7), pp.672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129833v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
+                <w:t xml:space="preserve">Innate immune response to a H3N2 subtype swine influenza virus in newborn porcine trachea cells, alveolar macrophages, and precision-cut lung slices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pezant</w:t>
+                <w:t xml:space="preserve">Darsaniya Punyadarsaniya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2014.04.064⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-45-42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129879v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole genome amplification of the obligate intracellular pathogen Coxiella burnetii using multiple displacement amplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
+                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646362v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Whole genome amplification of the obligate intracellular pathogen Coxiella burnetii using multiple displacement amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Imteyaz Alam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95 (3), pp.368-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2013.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647771v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary yeast strains on immunoglobulin in colostrum and milk of sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Serreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,1101 +4521,1113 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 152 (1-2), pp.20-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time PCR-based detection of &amp;lt;em&amp;gt;Coxiella burneti&amp;lt;/em&amp;gt;i in cheeses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Casalinuovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Perugini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Proroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 235 (6), pp.1181-1186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00217-012-1855-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An increase in milk IgA correlates with both pIgR expression and IgA plasma cell accumulation in the lactating mammary gland of PRM/Alf mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine N. Boumahrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 96 (1-2), pp.25-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jri.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae modulates immune gene expressions and inhibits ETEC-mediated ERK1/2 and p38 signaling pathways in intestinal epithelial cells</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae decreases inflammatory responses induced by F4+ enterotoxigenic Echerichia coli in porcine intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain d'Inca</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18573. </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (1-2), pp.133-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129572v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae decreases inflammatory responses induced by F4+ enterotoxigenic Echerichia coli in porcine intestinal epithelial cells</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae modulates immune gene expressions and inhibits ETEC-mediated ERK1/2 and p38 signaling pathways in intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Melo</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2011.01.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646439v1</w:t>
+                <w:t xml:space="preserve">hal-01129572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant 35-kDa inclusion membrane protein IncA as a candidate antigen for serodiagnosis of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Yousef Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 143 (2-4), pp.424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-early weaning in piglets results in low serum IgA concentration and IL17 mRNA expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Pereira Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 137 (3-4), pp.261 - 268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetimm.2010.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and immunogenicity of the mycobacterial Ag85B/ESAT-6 antigens produced in transgenic plants by elastin-like peptide fusion strategy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Manuela Floss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Diogon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedicine and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010, pp.274346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2010/274346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in transcriptomic profile and IgA repertoire between jejunal and ileal Peyer's patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5612,766 +5636,766 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.102-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dci.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in milk of a serum amyloid A peptide chemoattractant for B lymphoblasts.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early immune response following Salmonella enterica subspecies enterica serovar Typhimurium infection in porcine jejunal gut loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Mollé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2172-10-4⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376048v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humoral and cellular factors of maternal immunity in swine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification in milk of a serum amyloid A peptide chemoattractant for B lymphoblasts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berardo de Jesus Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2172-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667860v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxiella burnetii shedding routes and antibody response after outbreaks of Q fever-induced abortion in dairy goat herds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Durand</w:t>
+                <w:t xml:space="preserve">Humoral and cellular factors of maternal immunity in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Gerdts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.384-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00690-08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00417683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous differential detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from aborted ruminant's clinical samples using multiplex PCR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coxiella burnetii shedding routes and antibody response after outbreaks of Q fever-induced abortion in dairy goat herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-130⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (2), pp.428-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00690-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417578v1</w:t>
+                <w:t xml:space="preserve">hal-00417683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early immune response following Salmonella enterica subspecies enterica serovar Typhimurium infection in porcine jejunal gut loops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous differential detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from aborted ruminant's clinical samples using multiplex PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903086v1</w:t>
+                <w:t xml:space="preserve">hal-00417578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the dual recruitment of IgA(+) B cells in the developing mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,144 +6430,144 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (12), pp.3354-3362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molimm.2008.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning and functional characterization of porcine CCL28: Possible involvement in homing of IgA antibody secreting cells into the mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,73 +6586,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45, pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces boulardii effects on gastrointestinal diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6660,2042 +6684,2042 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Issues in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11, pp.47-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21775/cimb.011.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative diagnostic potential of three serological tests for abortive Q fever in goat herds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Durand Benoit</w:t>
+                <w:t xml:space="preserve">Comparison of Coxiella burnetii shedding in milk of dairy bovine, caprine, and ovine herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berri Mustapha</w:t>
+                <w:t xml:space="preserve">C. Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dufour Philippe</w:t>
+                <w:t xml:space="preserve">C. Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prigent Myriam</w:t>
+                <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.5352-5360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532255v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal bacteria and expression of two major intestinal chemokines, TECK/CCL25 and MEC/CCL28, and their receptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+                <w:t xml:space="preserve">Comparative diagnostic potential of three serological tests for abortive Q fever in goat herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousset Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard H Siggers</w:t>
+                <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P Willing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+                <w:t xml:space="preserve">Berri Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prigent Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000677⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124 (3-4), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659232v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats may experience reproductive failures and shed Coxiella burnetii at two successive parturitions after a Q fever infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 83 (1), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of adhesion molecules and chemokines between nasal and small intestinal mucosae: implications for T- and sIgA(+) B-lymphocyte recruitment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caihong Wang</w:t>
+                <w:t xml:space="preserve">Commensal bacteria and expression of two major intestinal chemokines, TECK/CCL25 and MEC/CCL28, and their receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaomei Zhang</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard H Siggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P Willing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2007.02671.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (7), pp.e677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658798v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Coxiella burnetii shedding in milk of dairy bovine, caprine, and ovine herds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+                <w:t xml:space="preserve">Differential expression of adhesion molecules and chemokines between nasal and small intestinal mucosae: implications for T- and sIgA(+) B-lymphocyte recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armel Souriau</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (4), pp.551-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2007.02671.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660512v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding routes of Coxiella burnetii in dairy cows: implications for detection and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (6), pp.827-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2006038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vaccines against chlamydiosis and Q fever: Bringing-in the murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (1-2), pp.117-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.07.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progression of Q fever and Coxiella burnetii shedding in milk after an outbreak of enzootic abortion in a goat herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 156 (17), pp.548-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread of Coxiella burnetii infection in a flock of sheep after an episode of Q fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 157 (23), pp.737-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation and ovine live vaccine 1B evaluation toward a Chlamydophila abortus strain isolated from springbok antelope abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ollivet-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 103 (3-4), pp.231-240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetmic.2004.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Coxiella burnetii from clinical samples.</w:t>
+                <w:t xml:space="preserve">Ovine manure used as a garden fertiliser as a suspected source of human Q fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 216, pp.153-161</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 153 (9), pp.269-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670019v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovine manure used as a garden fertiliser as a suspected source of human Q fever</w:t>
+                <w:t xml:space="preserve">PCR-based detection of Coxiella burnetii from clinical samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 153 (9), pp.269-270</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 216, pp.153-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679863v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of a new potential in vivo inhibitor of cathepsin L from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 119b (2), pp.283-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution and characterization of a 30-kDa cysteine proteinase inhibitor from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vénien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Levieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 113B (2), pp.275-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterisation of a polymorphic low bovine muscle cysteine proteinase inhibitor : structural identity with fatty-acid-binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 75 (10), pp.937-945</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un beta-agoniste (clenbuterol) pour la production de veau de boucherie. I. Influence sur la croissance musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (6), pp.233-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8705,1702 +8729,1702 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSECT4CITY: benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects to Feed the World (IFW 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734751v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of pathogenicity and intestinal immunity outcomes in infected pigs with French InDel and US non-InDel strains of porcine epidemic diarrhea virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fleurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738367v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733939v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Morin</w:t>
+                <w:t xml:space="preserve">Marine Sulfated polysaccharide stimulates the expression of response mediators of the immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t>
+              <w:t xml:space="preserve">25. Congresso Latino-americano de Avicultura 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Poultry Association., Sep 2017, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734621v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine algae &amp;lt;em&amp;gt;Ulva armoricana&amp;lt;/em&amp;gt;: a new source of sulfated polysaccharides as immunomodulating compound to improve animal heath</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of the International Society for Applied Phycology (ISAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Applied Phycology (ISAP). INT., Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786925v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Sulfated polysaccharide stimulates the expression of response mediators of the immune system</w:t>
+                <w:t xml:space="preserve">Marine algae &amp;lt;em&amp;gt;Ulva armoricana&amp;lt;/em&amp;gt;: a new source of sulfated polysaccharides as immunomodulating compound to improve animal heath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congresso Latino-americano de Avicultura 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Poultry Association., Sep 2017, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">6. Congress of the International Society for Applied Phycology (ISAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Applied Phycology (ISAP). INT., Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788344v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Mycoplasma hyopneumoniae pre-infection on Influenza infection outcome in the porcine model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des Polysaccharides Sulfatés Marins (MSP) des algues sur la modulation de l’immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Mar 2016, Ploufragan, France. 51 p</w:t>
+              <w:t xml:space="preserve">Journée technique OLMIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olmix group., Jun 2016, Saint-Étienne-du-Gué-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741370v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des Polysaccharides Sulfatés Marins (MSP) des algues sur la modulation de l’immunité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Mycoplasma hyopneumoniae pre-infection on Influenza infection outcome in the porcine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique OLMIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olmix group., Jun 2016, Saint-Étienne-du-Gué-de-l'Isle, France</w:t>
+              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Mar 2016, Ploufragan, France. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795549v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités antibactérienne et immunomodulatrice d'un extrait d'algue verte riche en polysaccharides sulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adebiotech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un MSP Immunomodulateur (Polysaccharide Sulfaté Marin) d’algues verte sur la modulation de l’immunité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique OLMIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olmix group., Jun 2016, Saint-Étienne-du-Gué-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine sulfated polysaccharides-riche extract exhibits antimicrobial activity and modulates cytokines expression in intestinal epithelial cells through the TLR4-Akt signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Seaweed Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DLG BENELUX. NLD., Sep 2015, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfated polysaccharides-rich extract of Ulva armoricana green algae exhibits an antimicrobial activity and stimulates cytokine expression by intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10459,488 +10483,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique de la Fédération de Recherche d'Infectiologie (FéRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulation de l’immunité innée par des polysaccharides sulfatés extraits d’algue : une alternative aux antibiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium de La Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Algerian Poultry Science Association (APSA). DZA., Oct 2014, Batna, Algérie. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10959,87 +10983,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11084,142 +11108,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivities of Marine Polysaccharides on the Gut immune systeme - Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Breizh Algae Tour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breizh Algae., 2014, Nantes, France. 27 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11228,607 +11252,607 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14. Colloque des Jeunes Chercheurs en mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaincre la Mucoviscidose. Paris., Feb 2013, Paris, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193881v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
+                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque des Jeunes Chercheurs en mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vaincre la Mucoviscidose. Paris., Feb 2013, Paris, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809976v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de souches primo colonisatrices sur la maturation de l'épithélium et du système immunitaire digestifs du porc</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réactions croisées entre polyomavirus humains et simiens et séroprévalence de ces infections chez les humains et les primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 19 diapositives</w:t>
+              <w:t xml:space="preserve">5. Journées Scientifiques de l'AFIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Hohwald, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807072v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions croisées entre polyomavirus humains et simiens et séroprévalence de ces infections chez les humains et les primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de souches primo colonisatrices sur la maturation de l'épithélium et du système immunitaire digestifs du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Scientifiques de l'AFIPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Hohwald, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 19 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808807v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Saccharomyces cerevisiae[/i modulates immune gene expression and inhibits ETEC-induced ERK1/2 and p38 phosphorylation in porcine intestinal epithelial cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,1289 +11867,1289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Yeasts (ICY 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae modulates gut responses to Escherichia coli in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMIS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749544v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of SOCS proteins in porcine tissues and in response to influenza A virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+                <w:t xml:space="preserve">Saccharomyces cerevisiae modulates gut responses to Escherichia coli in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1p</w:t>
+              <w:t xml:space="preserve">ECMIS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808907v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+                <w:t xml:space="preserve">Expression of SOCS proteins in porcine tissues and in response to influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">2011 PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193995v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Levast</w:t>
+                <w:t xml:space="preserve">Vascular addressins and chemokines of broncho- and entero-mammary immune links in sows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816650v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Melo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751591v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular addressins and chemokines of broncho- and entero-mammary immune links in sows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753276v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Melo</w:t>
+                <w:t xml:space="preserve">Comité d'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">Neonatal immunity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815955v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité d'organisation de la Journée :</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812946v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocious immune response following Salmonella enterica serovar Tiphimurium infection in porcine jejunal gut loops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Meurens</w:t>
+                <w:t xml:space="preserve">Comité d'organisation de la Journée :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821452v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité d'organisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+                <w:t xml:space="preserve">Precocious immune response following Salmonella enterica serovar Tiphimurium infection in porcine jejunal gut loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatal immunity.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813180v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of CCR10, CCR3 and CCR9 receptors in relation with CCL28 and CCL25 chemokines in mucosal tissues including mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13147,150 +13171,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Volker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française d'Immunologie (SFI) "Immunité, Infection et Vaccination"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de liens immuns entre les différents compartiments muqueux et la glande mammaire Rôle des molécules d'adhésion et des chémokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13309,113 +13333,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Bioporc-INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage, précoce du porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13434,1552 +13458,1552 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonage moléculaire et caractérisation fonctionnelle de la chemokine MEC/CCL28 porcine : implication possible dans la domiciliation des plasmocytes à IgA dans la glande mammaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication des chémokines épithéliales TECK/CCL25 et MEC/CCL28 dans le développement du système immunitaire des artiodactyles en relation avec la colonisation bactérienne du tractus digestif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Galliano Zanello</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Whale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Dybvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Strom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819939v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des chémokines épithéliales TECK/CCL25 et MEC/CCL28 dans le développement du système immunitaire des artiodactyles en relation avec la colonisation bactérienne du tractus digestif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonage moléculaire et caractérisation fonctionnelle de la chemokine MEC/CCL28 porcine : implication possible dans la domiciliation des plasmocytes à IgA dans la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Strom</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département de Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817017v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL28 involvement in the homing of gut and respiratory tract-derived IGA ASCS in mammary gland, session Poster &amp;quot;Chemokines and chemokine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Nyangoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Volker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vaccines against chamydiosis and Q fever : bringing-in the murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Sheep Veterinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q fever in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Rickettsiae and Rickettsial Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut vis à vis de diférents agents infectieux et troubles de la reproduction des vaches laitières Etude de 81 élevages bretons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Philipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Journée Bovine Nantaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur le diagnostic et la prévention de la chlamydiose et la fièvre Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2004, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'infection et de l'excrétion dans le lait de Coxiella burnetii au sein d'un élevage caprin atteint de fièvre Q abortive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural serine and cysteine proteinase inhibitors in bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ouali</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on "The expression, Regulation and Function of Tissue Proteinases as Related to Meat Quality"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1993, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of intermediate Mr inhibitor of cysteine proteinase in bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of high-molecular weight proteinase inhibitors from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation and characterization of proteinase inhibitors from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un beta-agoniste (clenbuterol) pour la production de veau de boucherie. I. Influence sur la croissance musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journees Recherches Viande : Securite alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14989,788 +15013,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project INSECT4CITY: assessment of benefits and risks of insect-based bioconversion for recycling bio-waste from urban and peri-urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Planche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Nielsen-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excrétion d’une souche non-InDel de virus de la diarrhée épidémique porcine (PEDV) dans la semence de verrats infectés en conditions expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green algae ulvan fraction displays dual functions in gut protection via bacterial growth inhibition and immunomodulatory activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall-Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulating activities of sulfated polysaccharides of green algae (Ulva armoricana) extract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Rodriguez</w:t>
+                <w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress of the International Society for Animal Hygiene (ISAH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mazatlan, Mexico. , 493 p., 2017, International Co-operation and Solidarity in Animal Hygiene towards One Health</w:t>
+              <w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735834v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulvane, un polysaccharide sulfaté d’Ulva armoricana, stimule la réponse immunitaire intestinale par un mécanisme impliquant la voie de signalisation TLR4/Akt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune modulating activities of sulfated polysaccharides of green algae (Ulva armoricana) extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall-Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 49, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">13. International Congress of the International Society for Animal Hygiene (ISAH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mazatlan, Mexico. , 493 p., 2017, International Co-operation and Solidarity in Animal Hygiene towards One Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608009v1</w:t>
+                <w:t xml:space="preserve">hal-02735834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulvan from &amp;lt;em&amp;gt;Ulva Armoricana&amp;lt;/em&amp;gt; (Chlorophyta) Activates the PI3K/AKT Signalling Pathway via TLR4 to Induce Intestinal Cytokine Production</w:t>
+                <w:t xml:space="preserve">Ulvane, un polysaccharide sulfaté d’Ulva armoricana, stimule la réponse immunitaire intestinale par un mécanisme impliquant la voie de signalisation TLR4/Akt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
@@ -15805,667 +15816,680 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium of Porcine Health Management (ESPHM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 2017</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 49, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788218v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sérotypes de Salmonella induisent différentes interactions cellulaires et moléculaires avec les cellules épithéliales intestinales porcines IPEC-1</w:t>
+                <w:t xml:space="preserve">Ulvan from &amp;lt;em&amp;gt;Ulva Armoricana&amp;lt;/em&amp;gt; (Chlorophyta) Activates the PI3K/AKT Signalling Pathway via TLR4 to Induce Intestinal Cytokine Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roche</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. European Symposium of Porcine Health Management (ESPHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605056v1</w:t>
+                <w:t xml:space="preserve">hal-02788218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sérotypes de Salmonella induisent différentes interactions cellulaires et moléculaires avec les cellules épithéliales intestinales porcines IPEC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 49, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787167v1</w:t>
+                <w:t xml:space="preserve">hal-01605056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green algal sulfated polysaccharides: a natural alternative to antibiotics via modulation of the intestinal immune response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Alternatives to Antibiotics (ATA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Sulfated Polysaccharide extract stimulates in vitro intestinal immune mediators, and enhances colostrum IgG and milk IgA in lactating sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model to determine the origins of cystic fibrosis lung disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action BM1308 “Sharing Advances in Large Animal Models” (SALAAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité antibactérienne et immunomodulatrice d'un extrait d'algue verte riche en polysaccharides sulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16514,110 +16538,110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Early Responses to Avian-Like Swine H1n1 Virus Infection in Naïve Pigs and in Pigs Pre-Infected with &amp;lt;em&amp;gt;Mycoplasma Hyopneumoniae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16625,150 +16649,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Neglected Influenza Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Athens, United States. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model for the study of the early immune response to &amp;lt;em&amp;gt;Pseudomonas Aeruginosa&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16787,113 +16811,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Raleigh, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16912,198 +16936,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
+                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801096v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of innate immune responses to infection with swine influenza virus H1N1 in naïve pigs and pigs pre-infected with &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17112,873 +17136,873 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
+              <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193883v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
+                <w:t xml:space="preserve">Les récepteurs aux éléments microbiens dans l'intestin : analyse de leur expression dans les différents segments et organes lymphoïdes et le long de l'axe crypto-villositaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 104 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803866v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recognition receptors are differentially expressed in the pig small intestine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lippi</w:t>
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Melo</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pezant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
+              <w:t xml:space="preserve">8. Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747161v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses ex vivo des interactions hôtes-pathogènes dans l'UMR ISP : activités du laboratoire d'histologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t>
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749644v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récepteurs aux éléments microbiens dans l'intestin : analyse de leur expression dans les différents segments et organes lymphoïdes et le long de l'axe crypto-villositaire</w:t>
+                <w:t xml:space="preserve">Pattern recognition receptors are differentially expressed in the pig small intestine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 104 p., 2013</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194011v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pezant</w:t>
+                <w:t xml:space="preserve">Analyses ex vivo des interactions hôtes-pathogènes dans l'UMR ISP : activités du laboratoire d'histologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810478v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de CCL28 dans la protection des muqueuses à la fois comme chimiokine et protéine antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18037,198 +18061,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France. 2011, Journées IAD 2011 : Immunologie comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRM/Alf mice exhibit intestinal lengthening and higher IgA/kappa light chain level in milk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Boumahrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression des récepteurs CCR10, CCR3 et CCR9 en relation avec celle des chemokines CCL28 et CCL25 dans différents tissus muqueux et aucours du développement de la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18270,73 +18294,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de la prédominance des IgA dans le lait des mamifères monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18365,1148 +18389,1148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and functional characterization of porcine CCL28: Possible involvement in homing of IgA antibody secreting cells into mammary gland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Galliano Zanello</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal barrier function and the role of IgA. Joint MIVAC International Conference and MUVAPRED Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Gothenburg, Sweden. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822392v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Levast</w:t>
+                <w:t xml:space="preserve">Molecular cloning and functional characterization of porcine CCL28: Possible involvement in homing of IgA antibody secreting cells into mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque cytokines du Croisic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Croisic, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Mucosal barrier function and the role of IgA. Joint MIVAC International Conference and MUVAPRED Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gothenburg, Sweden. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814483v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine expressions consecutive to Salmonella typhimurium jejunal infection in the pig gut loops model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Levast</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque cytokines du Croisic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Le Croisic, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814674v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Cytokine expressions consecutive to Salmonella typhimurium jejunal infection in the pig gut loops model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mirakhur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">11e Colloque cytokines du Croisic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Croisic, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814454v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Coxiella burnetti Nine Mile strain a suitable antigen for detection of Q fever antibodies of ruminants by ELISA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Camuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International World Association of Veterinary Laboratory Diagnsoticians Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Melbourne, Australia. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'un test sérologique ELISA appliqué à l'analyse des foyers cliniques de fièvre Q dans les élevages caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque International Francophone de Bactériologie Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Liège, Belgique. 2p, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid single multiplex PCR assay for the detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from ruminant clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Sheep Veterinary Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Hersonissos, Greece. pp.Inconnu, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of epithelial CCL25 an CCL28 chemokines and mucosal compartmentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel du Club francophone des cellules dendritiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Toulouse, France. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid single step multiplex PCR assay for the detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from ruminants clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the International Society for Animal Hygiene (ISAH). "Animal Production in Europe: The way forward in a changing world"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Saint-Malo, France. 1, 565 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId476"/>
+      <w:footerReference w:type="default" r:id="rId478"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19574,51 +19598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88E105D9"/>
+    <w:nsid w:val="E7DFF639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19805,51 +19829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-berri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2019.109989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-018-0110-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Matthieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delaval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2019.100051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Raj Gangoliya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Imteyaz Alam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninder Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2019.02.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capuano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. R. Proroga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancusi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Perugini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0822-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kili&#231;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalender" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ko&#231;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irehan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Levast" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolakis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.008" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.09.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mancusi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casalinuovo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perugini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Proroga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-012-1855-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/599017612D8706A9A5D3E5926C47421A2ED57C95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001230v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine N. Boumahrou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2012.08.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LFLCXS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129572v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018573" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646439v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.01.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXPF5J2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.11.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663587v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Levast" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Pereira Melo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.06.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8J7WJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528178v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Manuela Floss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mockey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/274346" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2009.09.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DRWHQG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376048v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo de Jesus Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-10-4" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667860v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerdts" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.07.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H3H2Z96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prigent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00690-08" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-130" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903086v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666322v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.04.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN5480RK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669002v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654771v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.011.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532255v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Elodie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berri Mustapha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prigent Myriam" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.04.033" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Siggers" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Willing" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000677" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rousset" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Champion" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Russo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Zhang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2007.02671.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660512v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;chard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caudron" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903060v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006038" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654741v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJF3VCTG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;chard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670006v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santiago" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670606v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ollivet-Courtois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.08.009" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH2G6BQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670019v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690379v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouchon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabari" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688881v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levieux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zamora" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701917v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Parat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786925v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788344v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741370v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741473v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Goff" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801186v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738824v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743491v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinio" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legoff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807072v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808807v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808907v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816650v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812946v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821452v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813180v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814212v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volker" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814349v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819939v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817017v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Whale" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dybvig" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strom" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751555v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nyangoga" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volker" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760074v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759323v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761853v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genest" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834230v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830186v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775641v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771993v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siboulet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774659v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774923v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848351v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737407v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733922v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735834v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608009v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386832.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788218v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605056v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira Melo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386852.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594612v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743371v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133261v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/sante/14Sp.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792807v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742646v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803866v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747161v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassif" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194011v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810478v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749556v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822979v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boumahrou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815898v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815478v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822392v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814483v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814674v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mirakhur" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814454v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814298v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camuset" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819630v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825153v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alix" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sellal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827835v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760392v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-berri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2019.109989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pozzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-018-0110-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Matthieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delaval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2019.100051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Raj Gangoliya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Imteyaz Alam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar Sharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninder Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2019.02.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capuano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. R. Proroga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancusi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Perugini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0822-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kili&#231;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalender" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ko&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irehan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Levast" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6PB84V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolakis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.09.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJRZTGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mancusi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casalinuovo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perugini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Proroga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-012-1855-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/599017612D8706A9A5D3E5926C47421A2ED57C95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine N. Boumahrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2012.08.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LFLCXS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.01.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXPF5J2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018573" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594812v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Levast" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Pereira Melo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8J7WJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Manuela Floss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mockey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/274346" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2009.09.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DRWHQG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo de Jesus Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-10-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerdts" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.07.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H3H2Z96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prigent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00690-08" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417578v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-130" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.04.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN5480RK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.011.047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caudron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Elodie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berri Mustapha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prigent Myriam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.04.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rousset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Champion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Russo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Siggers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Willing" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000677" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2007.02671.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006038" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.030" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJF3VCTG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;chard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santiago" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ollivet-Courtois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH2G6BQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706867v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zamora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Parat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Goff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739737v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legoff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792147v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808807v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807072v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745337v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813180v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815955v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812946v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814212v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volker" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817017v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Whale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dybvig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strom" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819939v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751555v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nyangoga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760074v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761853v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genest" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834230v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830186v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775641v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771993v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siboulet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774659v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848351v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733922v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735834v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608009v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386832.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788218v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira Melo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386852.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594612v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743371v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/sante/14Sp.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792807v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742646v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194011v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810478v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803866v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747161v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boumahrou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815898v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815478v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814454v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822392v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814483v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814674v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mirakhur" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814298v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camuset" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819630v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825153v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alix" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sellal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827835v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760392v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>