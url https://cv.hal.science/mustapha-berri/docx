--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -530,295 +530,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPEC-1 variable immune response to different serovars of Salmonella enterica subsp. enterica</w:t>
+                <w:t xml:space="preserve">Late weaning is associated with increased microbial diversity and Faecalibacterium prausnitzii abundance in the fecal microbiota of piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Berri</w:t>
+                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hogan</w:t>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Saade</w:t>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Roche</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Velge</w:t>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 220, 7 p. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2019.109989⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-020-0020-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621314v1</w:t>
+                <w:t xml:space="preserve">hal-02620309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late weaning is associated with increased microbial diversity and Faecalibacterium prausnitzii abundance in the fecal microbiota of piglets</w:t>
+                <w:t xml:space="preserve">IPEC-1 variable immune response to different serovars of Salmonella enterica subsp. enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+                <w:t xml:space="preserve">Daniel Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Georges Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Philippe Velge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), 12 p. </w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42523-020-0020-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2019.109989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620309v1</w:t>
+                <w:t xml:space="preserve">hal-02621314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t>
               </w:r>
@@ -932,1211 +932,1211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t>
+                <w:t xml:space="preserve">No evidence of PEDV infection in French artificial insemination centers in 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Moro</w:t>
+                <w:t xml:space="preserve">V. Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+                <w:t xml:space="preserve">N. Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Catinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Edith Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-018-0110-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627471v1</w:t>
+                <w:t xml:space="preserve">hal-02622604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of PEDV infection in French artificial insemination centers in 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gallien</w:t>
+                <w:t xml:space="preserve">Immunomodulating effect of a seaweed extract from Ulva armoricana in pig: Specific IgG and total IgA in colostrum, milk, and blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Catinot</w:t>
+                <w:t xml:space="preserve">Le Goff Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pozzi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edith Authié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, 3 p. </w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40813-018-0110-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2019.100051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622604v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulating effect of a seaweed extract from Ulva armoricana in pig: Specific IgG and total IgA in colostrum, milk, and blood</w:t>
+                <w:t xml:space="preserve">First molecular and serological evidence of Coxiella burnetti infection among sheep and goats of Jammu province of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérick Bussy</w:t>
+                <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Goff Matthieu</w:t>
+                <w:t xml:space="preserve">Sanjay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Salmon</w:t>
+                <w:t xml:space="preserve">Syed Imteyaz Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Delaval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Berri</w:t>
+                <w:t xml:space="preserve">Harsh Kumar Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maninder Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2019.100051⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.100-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2019.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144649v1</w:t>
+                <w:t xml:space="preserve">hal-02622790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular and serological evidence of Coxiella burnetti infection among sheep and goats of Jammu province of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
+                <w:t xml:space="preserve">Limited shedding of an S-InDel strain of porcine epidemic diarrhea virus (PEDV) in semen and questions regarding the infectivity of the detected virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Kumar</w:t>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Imteyaz Alam</w:t>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harsh Kumar Sharma</w:t>
+                <w:t xml:space="preserve">Virginie Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maninder Singh</w:t>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.100-103. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2019.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622790v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gallien</w:t>
+                <w:t xml:space="preserve">Des algues pour améliorer l'immunité animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Fablet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 388, pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627090v1</w:t>
+                <w:t xml:space="preserve">hal-02627321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Catinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356215v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of porcine epidemic diarrhea virus (PEDV) shedding in semen from infected specific pathogen-free boars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
+                <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Maroilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Esquerré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-018-0505-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27019-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693176v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des algues pour améliorer l'immunité animale</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627321v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t>
+                <w:t xml:space="preserve">Lessons learnt from a porcine epidemic diarrhea (PED) case in France in 2014: Descriptive epidemiology and control measures implemented</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Andraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+                <w:t xml:space="preserve">Cécilia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Morin</w:t>
+                <w:t xml:space="preserve">Olivier Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 226, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2018.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621403v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulvan from Ulva armoricana (Chlorophyta) activates the PI3K/Akt signalling pathway via TLR4 to induce intestinal cytokine production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,394 +2220,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algues vertes, l’alternative aux antibiotiques qui stimule la réponse immunitaire</w:t>
+                <w:t xml:space="preserve">Evaluation of DNA preparation methods combined with different PCR-based assays for Coxiella burnetii detection in milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+                <w:t xml:space="preserve">F. Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. T. R. Proroga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mancusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Perugini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 377, pp.50-53</w:t>
+              <w:t xml:space="preserve">Large Animal Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.59 - 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636599v1</w:t>
+                <w:t xml:space="preserve">hal-01352214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les algues vertes, l’alternative aux antibiotiques qui stimule la réponse immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 377, pp.50-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437131v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DNA preparation methods combined with different PCR-based assays for Coxiella burnetii detection in milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pig: A Relevant Model for Evaluating the Neutrophil Serine Protease Activities during Acute Pseudomonas aeruginosa Lung Infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capuano</w:t>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. T. R. Proroga</w:t>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mancusi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large Animal Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352214v1</w:t>
+                <w:t xml:space="preserve">hal-01437131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine-sulfated polysaccharides extract of &amp;lt;em&amp;gt;Ulva armoricana&amp;lt;/em&amp;gt; green algae exhibits an antimicrobial activity and stimulates cytokine expression by intestinal epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2736,64 +2736,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97 (10), pp.2501-2515. </w:t>
@@ -2883,51 +2883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Koç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Irehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iranian Journal of Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,51 +3099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern recognition receptors in the gut: analysis of their expression along the intestinal tract and the crypt/villus axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3233,90 +3233,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life establishment of the swine gut microbiome and impact on host phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (3), pp.554-569. </w:t>
@@ -3392,64 +3392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of gut immunoglobulin A production in piglet in response to innate and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,307 +3624,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCL28 involvement in mucosal tissues protection as a chemokine and as an antibacterial peptide.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Galliano Zanello</w:t>
+                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633762v1</w:t>
+                <w:t xml:space="preserve">hal-01193806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive expression differences along porcine small intestine evidenced by transcriptome sequencing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">CCL28 involvement in mucosal tissues protection as a chemokine and as an antibacterial peptide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Esquerre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lemonnier</w:t>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.286-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2014.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01193806v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
               </w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Leroux-Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pezant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4172,243 +4172,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+                <w:t xml:space="preserve">Effects of dietary yeast strains on immunoglobulin in colostrum and milk of sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Marc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+                <w:t xml:space="preserve">Delphine Serreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 152 (1-2), pp.20-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647771v1</w:t>
+                <w:t xml:space="preserve">hal-02643848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole genome amplification of the obligate intracellular pathogen Coxiella burnetii using multiple displacement amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shefali Raj Gangoliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Imteyaz Alam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (3), pp.368-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4436,173 +4448,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary yeast strains on immunoglobulin in colostrum and milk of sows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Meurens</w:t>
+                <w:t xml:space="preserve">SOCS proteins in infectious diseases of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Serreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Melo</w:t>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 152 (1-2), pp.20-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.09.023⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 151 (1-2), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643848v1</w:t>
+                <w:t xml:space="preserve">hal-02647771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time PCR-based detection of &amp;lt;em&amp;gt;Coxiella burneti&amp;lt;/em&amp;gt;i in cheeses</w:t>
               </w:r>
@@ -4747,64 +4747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An increase in milk IgA correlates with both pIgR expression and IgA plasma cell accumulation in the lactating mammary gland of PRM/Alf mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine N. Boumahrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,570 +4874,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae decreases inflammatory responses induced by F4+ enterotoxigenic Echerichia coli in porcine intestinal epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Saccharomyces cerevisiae modulates immune gene expressions and inhibits ETEC-mediated ERK1/2 and p38 signaling pathways in intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Melo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2011.01.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646439v1</w:t>
+                <w:t xml:space="preserve">hal-01129572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccharomyces cerevisiae modulates immune gene expressions and inhibits ETEC-mediated ERK1/2 and p38 signaling pathways in intestinal epithelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Saccharomyces cerevisiae decreases inflammatory responses induced by F4+ enterotoxigenic Echerichia coli in porcine intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain d'Inca</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (1-2), pp.133-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2011.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01129572v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant 35-kDa inclusion membrane protein IncA as a candidate antigen for serodiagnosis of</w:t>
+                <w:t xml:space="preserve">Ultra-early weaning in piglets results in low serum IgA concentration and IL17 mRNA expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Yousef Mohamad</w:t>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michèle de Monte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Pereira Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.11.017⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 137 (3-4), pp.261 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2010.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594812v1</w:t>
+                <w:t xml:space="preserve">hal-02663587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-early weaning in piglets results in low serum IgA concentration and IL17 mRNA expression</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recombinant 35-kDa inclusion membrane protein IncA as a candidate antigen for serodiagnosis of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrina Pereira Melo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalil Yousef Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetimm.2010.06.004⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (2-4), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2009.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663587v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and immunogenicity of the mycobacterial Ag85B/ESAT-6 antigens produced in transgenic plants by elastin-like peptide fusion strategy.</w:t>
               </w:r>
@@ -5449,51 +5449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreen Manuela Floss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mockey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,103 +5557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in transcriptomic profile and IgA repertoire between jejunal and ileal Peyer's patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M de Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (2), pp.102-106. </w:t>
@@ -5697,675 +5697,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early immune response following Salmonella enterica subspecies enterica serovar Typhimurium infection in porcine jejunal gut loops</w:t>
+                <w:t xml:space="preserve">Identification in milk of a serum amyloid A peptide chemoattractant for B lymphoblasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meurens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Berri</w:t>
+                <w:t xml:space="preserve">Berardo de Jesus Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Auray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Levast</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2008043⟩</w:t>
+              <w:t xml:space="preserve">BMC Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2172-10-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903086v1</w:t>
+                <w:t xml:space="preserve">hal-00376048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification in milk of a serum amyloid A peptide chemoattractant for B lymphoblasts.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+                <w:t xml:space="preserve">Humoral and cellular factors of maternal immunity in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Gerdts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (3), pp.384-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2172-10-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00376048v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humoral and cellular factors of maternal immunity in swine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coxiella burnetii shedding routes and antibody response after outbreaks of Q fever-induced abortion in dairy goat herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Gerdts</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (2), pp.428-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00690-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667860v1</w:t>
+                <w:t xml:space="preserve">hal-00417683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coxiella burnetii shedding routes and antibody response after outbreaks of Q fever-induced abortion in dairy goat herds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simultaneous differential detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from aborted ruminant's clinical samples using multiplex PCR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Durand</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00690-08⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417683v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00417578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous differential detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from aborted ruminant's clinical samples using multiplex PCR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Early immune response following Salmonella enterica subspecies enterica serovar Typhimurium infection in porcine jejunal gut loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.130. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2008043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00417578v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the dual recruitment of IgA(+) B cells in the developing mammary gland</w:t>
               </w:r>
@@ -6377,77 +6377,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (12), pp.3354-3362. </w:t>
@@ -6497,103 +6497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular cloning and functional characterization of porcine CCL28: Possible involvement in homing of IgA antibody secreting cells into the mammary gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45, pp.271-277</w:t>
@@ -6622,77 +6622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces boulardii effects on gastrointestinal diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6733,675 +6733,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Coxiella burnetii shedding in milk of dairy bovine, caprine, and ovine herds.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative diagnostic potential of three serological tests for abortive Q fever in goat herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Héchard</w:t>
+                <w:t xml:space="preserve">Rousset Elodie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caudron</w:t>
+                <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Souriau</w:t>
+                <w:t xml:space="preserve">Berri Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufour Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prigent Myriam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 124 (3-4), pp.286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660512v1</w:t>
+                <w:t xml:space="preserve">hal-00532255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative diagnostic potential of three serological tests for abortive Q fever in goat herds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Berri Mustapha</w:t>
+                <w:t xml:space="preserve">Goats may experience reproductive failures and shed Coxiella burnetii at two successive parturitions after a Q fever infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dufour Philippe</w:t>
+                <w:t xml:space="preserve">E Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prigent Myriam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jl Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83 (1), pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532255v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goats may experience reproductive failures and shed Coxiella burnetii at two successive parturitions after a Q fever infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Commensal bacteria and expression of two major intestinal chemokines, TECK/CCL25 and MEC/CCL28, and their receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Rousset</w:t>
+                <w:t xml:space="preserve">Richard H Siggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Champion</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin P Willing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Veterinary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (7), pp.e677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656986v1</w:t>
+                <w:t xml:space="preserve">hal-02659232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensal bacteria and expression of two major intestinal chemokines, TECK/CCL25 and MEC/CCL28, and their receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Differential expression of adhesion molecules and chemokines between nasal and small intestinal mucosae: implications for T- and sIgA(+) B-lymphocyte recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P Willing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+                <w:t xml:space="preserve">Xiaomei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2 (7), pp.e677. </w:t>
+              <w:t xml:space="preserve">Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 122 (4), pp.551-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2567.2007.02671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659232v1</w:t>
+                <w:t xml:space="preserve">hal-02658798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of adhesion molecules and chemokines between nasal and small intestinal mucosae: implications for T- and sIgA(+) B-lymphocyte recruitment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Comparison of Coxiella burnetii shedding in milk of dairy bovine, caprine, and ovine herds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caihong Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+                <w:t xml:space="preserve">C. Héchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomei Zhang</w:t>
+                <w:t xml:space="preserve">C. Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.5352-5360</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658798v1</w:t>
+                <w:t xml:space="preserve">hal-02660512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding routes of Coxiella burnetii in dairy cows: implications for detection and control</w:t>
               </w:r>
@@ -7413,51 +7413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,77 +7521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vaccines against chlamydiosis and Q fever: Bringing-in the murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7644,290 +7644,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progression of Q fever and Coxiella burnetii shedding in milk after an outbreak of enzootic abortion in a goat herd</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Spread of Coxiella burnetii infection in a flock of sheep after an episode of Q fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Héchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jl Champion</w:t>
+                <w:t xml:space="preserve">Didier Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 156 (17), pp.548-548</w:t>
+              <w:t xml:space="preserve">, 2005, 157 (23), pp.737-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678738v1</w:t>
+                <w:t xml:space="preserve">hal-02670006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spread of Coxiella burnetii infection in a flock of sheep after an episode of Q fever</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Progression of Q fever and Coxiella burnetii shedding in milk after an outbreak of enzootic abortion in a goat herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Crochet</w:t>
+                <w:t xml:space="preserve">C Héchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Santiago</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 157 (23), pp.737-740</w:t>
+              <w:t xml:space="preserve">, 2005, 156 (17), pp.548-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670006v1</w:t>
+                <w:t xml:space="preserve">hal-02678738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterisation and ovine live vaccine 1B evaluation toward a Chlamydophila abortus strain isolated from springbok antelope abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,77 +8025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovine manure used as a garden fertiliser as a suspected source of human Q fever</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8150,51 +8150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-based detection of Coxiella burnetii from clinical samples.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of a new potential in vivo inhibitor of cathepsin L from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8353,51 +8353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue distribution and characterization of a 30-kDa cysteine proteinase inhibitor from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vénien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,51 +8474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterisation of a polymorphic low bovine muscle cysteine proteinase inhibitor : structural identity with fatty-acid-binding proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8625,51 +8625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8862,915 +8862,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Núria Mach</w:t>
+                <w:t xml:space="preserve">Comparison of pathogenicity and intestinal immunity outcomes in infected pigs with French InDel and US non-InDel strains of porcine epidemic diarrhea virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fleurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733939v1</w:t>
+                <w:t xml:space="preserve">hal-02736797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pathogenicity and intestinal immunity outcomes in infected pigs with French InDel and US non-InDel strains of porcine epidemic diarrhea virus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bernard</w:t>
+                <w:t xml:space="preserve">Francesca Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fany Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736797v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of weaning age on the gut microbiota composition in piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fany Blanc</w:t>
+                <w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734751v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lediguerher</w:t>
+                <w:t xml:space="preserve">On the influence of host genetics on gut microbiota composition in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738367v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Sulfated polysaccharide stimulates the expression of response mediators of the immune system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+                <w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congresso Latino-americano de Avicultura 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Poultry Association., Sep 2017, Guadalajara, Mexico</w:t>
+              <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788344v1</w:t>
+                <w:t xml:space="preserve">hal-02734621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine algae &amp;lt;em&amp;gt;Ulva armoricana&amp;lt;/em&amp;gt;: a new source of sulfated polysaccharides as immunomodulating compound to improve animal heath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t>
+              <w:t xml:space="preserve">6. Congress of the International Society for Applied Phycology (ISAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Applied Phycology (ISAP). INT., Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734621v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine algae &amp;lt;em&amp;gt;Ulva armoricana&amp;lt;/em&amp;gt;: a new source of sulfated polysaccharides as immunomodulating compound to improve animal heath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marine Sulfated polysaccharide stimulates the expression of response mediators of the immune system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congress of the International Society for Applied Phycology (ISAP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Applied Phycology (ISAP). INT., Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">25. Congresso Latino-americano de Avicultura 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Poultry Association., Sep 2017, Guadalajara, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786925v1</w:t>
+                <w:t xml:space="preserve">hal-02788344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des Polysaccharides Sulfatés Marins (MSP) des algues sur la modulation de l’immunité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Effet d’un MSP Immunomodulateur (Polysaccharide Sulfaté Marin) d’algues verte sur la modulation de l’immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique OLMIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olmix group., Jun 2016, Saint-Étienne-du-Gué-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795549v1</w:t>
+                <w:t xml:space="preserve">hal-02801186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mycoplasma hyopneumoniae pre-infection on Influenza infection outcome in the porcine model</w:t>
               </w:r>
@@ -9782,77 +9782,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Mar 2016, Ploufragan, France. 51 p</w:t>
@@ -9875,501 +9875,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des Polysaccharides Sulfatés Marins (MSP) des algues sur la modulation de l’immunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée technique OLMIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olmix group., Jun 2016, Saint-Étienne-du-Gué-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288150v1</w:t>
+                <w:t xml:space="preserve">hal-02795549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités antibactérienne et immunomodulatrice d'un extrait d'algue verte riche en polysaccharides sulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adebiotech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA., Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un MSP Immunomodulateur (Polysaccharide Sulfaté Marin) d’algues verte sur la modulation de l’immunité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiote intestinal chez le porc : paramètres génétiques de sa composition et liens avec des caractères immunitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique OLMIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olmix group., Jun 2016, Saint-Étienne-du-Gué-de-l'Isle, France</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801186v1</w:t>
+                <w:t xml:space="preserve">hal-02288150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine sulfated polysaccharides-riche extract exhibits antimicrobial activity and modulates cytokines expression in intestinal epithelial cells through the TLR4-Akt signalling pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Seaweed Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DLG BENELUX. NLD., Sep 2015, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10388,277 +10388,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfated polysaccharides-rich extract of Ulva armoricana green algae exhibits an antimicrobial activity and stimulates cytokine expression by intestinal epithelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739737v1</w:t>
+                <w:t xml:space="preserve">hal-01194002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut microbiota in swine: composition, genetic parameters, and links with immunity and production traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+                <w:t xml:space="preserve">Sulfated polysaccharides-rich extract of Ulva armoricana green algae exhibits an antimicrobial activity and stimulates cytokine expression by intestinal epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7. European symposium of porcine health management (ESPHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194002v1</w:t>
+                <w:t xml:space="preserve">hal-02739737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrophils in cystic fibrosis. Are they intrinsically defective?</w:t>
               </w:r>
@@ -10683,51 +10683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Soler Vasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10763,359 +10763,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation de l’immunité innée par des polysaccharides sulfatés extraits d’algue : une alternative aux antibiotiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Legoff</w:t>
+                <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Symposium de La Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Algerian Poultry Science Association (APSA). DZA., Oct 2014, Batna, Algérie. 62 p</w:t>
+              <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743491v1</w:t>
+                <w:t xml:space="preserve">hal-02793962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Stimulation de l’immunité innée par des polysaccharides sulfatés extraits d’algue : une alternative aux antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. 19 Diapositives</w:t>
+              <w:t xml:space="preserve">3. Symposium de La Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Algerian Poultry Science Association (APSA). DZA., Oct 2014, Batna, Algérie. 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793962v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of the swine gut microbiome during early life and further impact on adult health and performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Estellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. International Society for Animal Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Xi'an, China</w:t>
@@ -11144,51 +11144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivities of Marine Polysaccharides on the Gut immune systeme - Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Breizh Algae Tour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breizh Algae., 2014, Nantes, France. 27 Diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11213,103 +11213,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Brea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34. Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
@@ -11332,527 +11332,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cognie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque des Jeunes Chercheurs en mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vaincre la Mucoviscidose. Paris., Feb 2013, Paris, France. 18 diapositives</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809976v1</w:t>
+                <w:t xml:space="preserve">hal-01193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive comparison of genome wide transcription along pig small intestine and in Peyer’s patces by RNA-seq</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">14. Colloque des Jeunes Chercheurs en mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vaincre la Mucoviscidose. Paris., Feb 2013, Paris, France. 18 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193881v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions croisées entre polyomavirus humains et simiens et séroprévalence de ces infections chez les humains et les primates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de souches primo colonisatrices sur la maturation de l'épithélium et du système immunitaire digestifs du porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Scientifiques de l'AFIPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Hohwald, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 19 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808807v1</w:t>
+                <w:t xml:space="preserve">hal-02807072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de souches primo colonisatrices sur la maturation de l'épithélium et du système immunitaire digestifs du porc</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réactions croisées entre polyomavirus humains et simiens et séroprévalence de ces infections chez les humains et les primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Liais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique : Agents infectieux, immunité et thérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Structure Fédérative de Recherche (SFR). Tours, FRA., Jul 2012, Parçay-Meslay, France. 19 diapositives</w:t>
+              <w:t xml:space="preserve">5. Journées Scientifiques de l'AFIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Hohwald, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807072v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Saccharomyces cerevisiae[/i modulates immune gene expression and inhibits ETEC-induced ERK1/2 and p38 phosphorylation in porcine intestinal epithelial cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain d'Inca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11897,954 +11897,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
+                <w:t xml:space="preserve">Expression of SOCS proteins in porcine tissues and in response to influenza A virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">2011 PhD Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193995v1</w:t>
+                <w:t xml:space="preserve">hal-02808907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharomyces cerevisiae modulates gut responses to Escherichia coli in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Sizaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of SOCS proteins in porcine tissues and in response to influenza A virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Olivier</w:t>
+                <w:t xml:space="preserve">Sus-Flora project: a genetic and genomic study of gut microbiota and immune system homeostasis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Estellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 PhD Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nouzilly, France. 1p</w:t>
+              <w:t xml:space="preserve">1. International Symposium Pasteur Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur [Paris]. Paris, FRA., Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808907v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular addressins and chemokines of broncho- and entero-mammary immune links in sows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753276v1</w:t>
+                <w:t xml:space="preserve">hal-02816650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816650v1</w:t>
+                <w:t xml:space="preserve">hal-02751591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the IgA intestine deficit due to early weaning of piglets.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Vascular addressins and chemokines of broncho- and entero-mammary immune links in sows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EVIW European Veterinary Immunology Workshop - Satellite meeting of the 2nd European Congress of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751591v1</w:t>
+                <w:t xml:space="preserve">hal-02753276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité d'organisation</w:t>
+                <w:t xml:space="preserve">Comité d'organisation de la Journée :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lamandé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatal immunity.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813180v1</w:t>
+                <w:t xml:space="preserve">hal-02812946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12880,579 +12880,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité d'organisation de la Journée :</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Precocious immune response following Salmonella enterica serovar Tiphimurium infection in porcine jejunal gut loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812946v1</w:t>
+                <w:t xml:space="preserve">hal-02821452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precocious immune response following Salmonella enterica serovar Tiphimurium infection in porcine jejunal gut loops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Comité d'organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p</w:t>
+              <w:t xml:space="preserve">Neonatal immunity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821452v1</w:t>
+                <w:t xml:space="preserve">hal-02813180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of CCR10, CCR3 and CCR9 receptors in relation with CCL28 and CCL25 chemokines in mucosal tissues including mammary gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence de liens immuns entre les différents compartiments muqueux et la glande mammaire Rôle des molécules d'adhésion et des chémokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Volker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française d'Immunologie (SFI) "Immunité, Infection et Vaccination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Rencontre Bioporc-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814212v1</w:t>
+                <w:t xml:space="preserve">hal-02816183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de liens immuns entre les différents compartiments muqueux et la glande mammaire Rôle des molécules d'adhésion et des chémokines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Expression of CCR10, CCR3 and CCR9 receptors in relation with CCL28 and CCL25 chemokines in mucosal tissues including mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Volker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Bioporc-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Paris, France. n.p</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française d'Immunologie (SFI) "Immunité, Infection et Vaccination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816183v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage, précoce du porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13507,51 +13507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des chémokines épithéliales TECK/CCL25 et MEC/CCL28 dans le développement du système immunitaire des artiodactyles en relation avec la colonisation bactérienne du tractus digestif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Whale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13619,103 +13619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonage moléculaire et caractérisation fonctionnelle de la chemokine MEC/CCL28 porcine : implication possible dans la domiciliation des plasmocytes à IgA dans la glande mammaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Montpellier, France. n.p</w:t>
@@ -13744,90 +13744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCL28 involvement in the homing of gut and respiratory tract-derived IGA ASCS in mammary gland, session Poster &amp;quot;Chemokines and chemokine receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Nyangoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Volker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13869,77 +13869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of vaccines against chamydiosis and Q fever : bringing-in the murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13971,277 +13971,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q fever in ruminants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statut vis à vis de diférents agents infectieux et troubles de la reproduction des vaches laitières Etude de 81 élevages bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Malher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Philipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Rickettsiae and Rickettsial Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Logrono, Spain</w:t>
+              <w:t xml:space="preserve">5e Journée Bovine Nantaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759323v1</w:t>
+                <w:t xml:space="preserve">hal-02761853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut vis à vis de diférents agents infectieux et troubles de la reproduction des vaches laitières Etude de 81 élevages bretons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Q fever in ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Rodolakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journée Bovine Nantaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Rickettsiae and Rickettsial Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761853v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur le diagnostic et la prévention de la chlamydiose et la fièvre Q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14279,77 +14279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'infection et de l'excrétion dans le lait de Coxiella burnetii au sein d'un élevage caprin atteint de fièvre Q abortive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14413,51 +14413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14512,51 +14512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and characterization of intermediate Mr inhibitor of cysteine proteinase in bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14663,51 +14663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14775,51 +14775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation and characterization of proteinase inhibitors from bovine skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14909,51 +14909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15165,90 +15165,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excrétion d’une souche non-InDel de virus de la diarrhée épidémique porcine (PEDV) dans la semence de verrats infectés en conditions expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lediguerher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Catinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. John Libbey Eurotext, Virologie, 22, 148 p., 2018</w:t>
@@ -15277,90 +15277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green algae ulvan fraction displays dual functions in gut protection via bacterial growth inhibition and immunomodulatory activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pi Nyvall-Collén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Bussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Utrecht, Netherlands. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15398,77 +15398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunome differences between porcine ileal and jejunal Peyer’s patches revealed by global transcriptome sequencing of gut-associated lymphoid tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Maroilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Esquerré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15504,290 +15504,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Immune modulating activities of sulfated polysaccharides of green algae (Ulva armoricana) extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall-Collén</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t>
+              <w:t xml:space="preserve">13. International Congress of the International Society for Animal Hygiene (ISAH 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mazatlan, Mexico. , 493 p., 2017, International Co-operation and Solidarity in Animal Hygiene towards One Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787167v1</w:t>
+                <w:t xml:space="preserve">hal-02735834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune modulating activities of sulfated polysaccharides of green algae (Ulva armoricana) extract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ulvane, un polysaccharide sulfaté d’Ulva armoricana, stimule la réponse immunitaire intestinale par un mécanisme impliquant la voie de signalisation TLR4/Akt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress of the International Society for Animal Hygiene (ISAH 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mazatlan, Mexico. , 493 p., 2017, International Co-operation and Solidarity in Animal Hygiene towards One Health</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 49, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735834v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulvane, un polysaccharide sulfaté d’Ulva armoricana, stimule la réponse immunitaire intestinale par un mécanisme impliquant la voie de signalisation TLR4/Akt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ulvan from &amp;lt;em&amp;gt;Ulva Armoricana&amp;lt;/em&amp;gt; (Chlorophyta) Activates the PI3K/AKT Signalling Pathway via TLR4 to Induce Intestinal Cytokine Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15816,539 +15829,526 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Demais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. European Symposium of Porcine Health Management (ESPHM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01608009v1</w:t>
+                <w:t xml:space="preserve">hal-02788218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulvan from &amp;lt;em&amp;gt;Ulva Armoricana&amp;lt;/em&amp;gt; (Chlorophyta) Activates the PI3K/AKT Signalling Pathway via TLR4 to Induce Intestinal Cytokine Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les sérotypes de Salmonella induisent différentes interactions cellulaires et moléculaires avec les cellules épithéliales intestinales porcines IPEC-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Demais</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Symposium of Porcine Health Management (ESPHM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Prague, Czech Republic. , 2017</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 49, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788218v1</w:t>
+                <w:t xml:space="preserve">hal-01605056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sérotypes de Salmonella induisent différentes interactions cellulaires et moléculaires avec les cellules épithéliales intestinales porcines IPEC-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roche</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605056v1</w:t>
+                <w:t xml:space="preserve">hal-02787167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green algal sulfated polysaccharides: a natural alternative to antibiotics via modulation of the intestinal immune response</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pi Nyvall Collen</w:t>
+                <w:t xml:space="preserve">Marine Sulfated Polysaccharide extract stimulates in vitro intestinal immune mediators, and enhances colostrum IgG and milk IgA in lactating sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Bussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Alternatives to Antibiotics (ATA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t>
+              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594612v1</w:t>
+                <w:t xml:space="preserve">hal-02743371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Sulfated Polysaccharide extract stimulates in vitro intestinal immune mediators, and enhances colostrum IgG and milk IgA in lactating sow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+                <w:t xml:space="preserve">Green algal sulfated polysaccharides: a natural alternative to antibiotics via modulation of the intestinal immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pi Nyvall Collen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Alternatives to Antibiotics (ATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743371v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pig as a model to determine the origins of cystic fibrosis lung disease</w:t>
               </w:r>
@@ -16386,51 +16386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action BM1308 “Sharing Advances in Large Animal Models” (SALAAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Poznan, Poland. , 2015</w:t>
@@ -16459,51 +16459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité antibactérienne et immunomodulatrice d'un extrait d'algue verte riche en polysaccharides sulfatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16636,51 +16636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Deblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16716,1346 +16716,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pig as a model for the study of the early immune response to &amp;lt;em&amp;gt;Pseudomonas Aeruginosa&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Esquerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Raleigh, United States. 2014</w:t>
+              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795088v1</w:t>
+                <w:t xml:space="preserve">hal-01193883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+                <w:t xml:space="preserve">Comparison of innate immune responses to infection with swine influenza virus H1N1 in naïve pigs and pigs pre-infected with &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Deblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Delgado-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Herrler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
+              <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798139v1</w:t>
+                <w:t xml:space="preserve">hal-02742646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive comparison of gene expression along pig small Intestine and in Peyer’s patches performed by RNA-Seq</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Lemonnier</w:t>
+                <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Animal Genome XXII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t>
+              <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193883v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of innate immune responses to infection with swine influenza virus H1N1 in naïve pigs and pigs pre-infected with &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Meurens</w:t>
+                <w:t xml:space="preserve">Contribution of computed tomography (CT) scan to extend the lifespan of a porcine CFTR - / - model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
+              <w:t xml:space="preserve">8. European CF Young Investigator Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742646v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle d'infection respiratoire aiguë à Pseudomonas aeruginosa chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">The pig as a model for the study of the early immune response to &amp;lt;em&amp;gt;Pseudomonas Aeruginosa&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Brea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Vandebrouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d'Animation Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Parcay Meslay, France. 2014</w:t>
+              <w:t xml:space="preserve">Swine in Biomedical Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Raleigh, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801096v1</w:t>
+                <w:t xml:space="preserve">hal-02795088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récepteurs aux éléments microbiens dans l'intestin : analyse de leur expression dans les différents segments et organes lymphoïdes et le long de l'axe crypto-villositaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinton</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 104 p., 2013</w:t>
+              <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194011v1</w:t>
+                <w:t xml:space="preserve">hal-02803866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Pattern recognition receptors are differentially expressed in the pig small intestine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Pezant</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrina Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de Recherche Respiratoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810478v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of lung colonization caused by Pseudomonas aeruginosa in piglets - Perspectives of application in the CFTR-deficient piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+                <w:t xml:space="preserve">Analyses ex vivo des interactions hôtes-pathogènes dans l'UMR ISP : activités du laboratoire d'histologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Recherche Respiratoire (J2R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803866v1</w:t>
+                <w:t xml:space="preserve">hal-02749644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern recognition receptors are differentially expressed in the pig small intestine</w:t>
+                <w:t xml:space="preserve">Les récepteurs aux éléments microbiens dans l'intestin : analyse de leur expression dans les différents segments et organes lymphoïdes et le long de l'axe crypto-villositaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrina Melo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Veterinary Immunology Symposium (IVIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Milan, Italy. 254 p., 2013</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 104 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747161v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses ex vivo des interactions hôtes-pathogènes dans l'UMR ISP : activités du laboratoire d'histologie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Buzoni-Gatel</w:t>
+                <w:t xml:space="preserve">Preliminary studies for the establishment of a model of CFTR-deficient piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pezant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">8. Journées de Recherche Respiratoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749644v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de CCL28 dans la protection des muqueuses à la fois comme chimiokine et protéine antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Virlogeux-Payant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18091,260 +18091,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRM/Alf mice exhibit intestinal lengthening and higher IgA/kappa light chain level in milk.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression des récepteurs CCR10, CCR3 et CCR9 en relation avec celle des chemokines CCL28 et CCL25 dans différents tissus muqueux et aucours du développement de la glande mammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822979v1</w:t>
+                <w:t xml:space="preserve">hal-02815898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression des récepteurs CCR10, CCR3 et CCR9 en relation avec celle des chemokines CCL28 et CCL25 dans différents tissus muqueux et aucours du développement de la glande mammaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PRM/Alf mice exhibit intestinal lengthening and higher IgA/kappa light chain level in milk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisrine Boumahrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
+              <w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815898v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de la prédominance des IgA dans le lait des mamifères monogastriques</w:t>
               </w:r>
@@ -18356,51 +18356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Port d'Albret, France. pp.Inconnu, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18419,527 +18419,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Molecular cloning and functional characterization of porcine CCL28: Possible involvement in homing of IgA antibody secreting cells into mammary gland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galliano Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Mucosal barrier function and the role of IgA. Joint MIVAC International Conference and MUVAPRED Annual Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gothenburg, Sweden. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814454v1</w:t>
+                <w:t xml:space="preserve">hal-02822392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular cloning and functional characterization of porcine CCL28: Possible involvement in homing of IgA antibody secreting cells into mammary gland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Galliano Zanello</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal barrier function and the role of IgA. Joint MIVAC International Conference and MUVAPRED Annual Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Gothenburg, Sweden. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">11e Colloque cytokines du Croisic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Croisic, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822392v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Cytokine expressions consecutive to Salmonella typhimurium jejunal infection in the pig gut loops model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Mirakhur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Auray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Levast</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque cytokines du Croisic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Le Croisic, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814483v1</w:t>
+                <w:t xml:space="preserve">hal-02814674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytokine expressions consecutive to Salmonella typhimurium jejunal infection in the pig gut loops model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Auray</w:t>
+                <w:t xml:space="preserve">Evaluation moléculaire du déficit immunitaire provoqué par le sevrage précoce du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Levast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Levast</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha M. Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque cytokines du Croisic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Croisic, France. 1 p., 2008</w:t>
+              <w:t xml:space="preserve">Journée d'Animation du Réseau Immunologie des Animaux Domestiques (IAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nouzilly, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814674v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Coxiella burnetti Nine Mile strain a suitable antigen for detection of Q fever antibodies of ruminants by ELISA</w:t>
               </w:r>
@@ -18951,77 +18951,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Camuset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International World Association of Veterinary Laboratory Diagnsoticians Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Melbourne, Australia. pp.Inconnu, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19046,77 +19046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt d'un test sérologique ELISA appliqué à l'analyse des foyers cliniques de fièvre Q dans les élevages caprins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19171,64 +19171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid single multiplex PCR assay for the detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from ruminant clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19292,77 +19292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression of epithelial CCL25 an CCL28 chemokines and mucosal compartmentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha M. Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire C. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19413,64 +19413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid single step multiplex PCR assay for the detection of Chlamydophila abortus, Chlamydophila pecorum and Coxiella burnetii from ruminants clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Rodolakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19598,51 +19598,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7DFF639"/>
+    <w:nsid w:val="1ED2CFF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19829,51 +19829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-berri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hogan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2019.109989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622604v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pozzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-018-0110-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144649v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Matthieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delaval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2019.100051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622790v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Raj Gangoliya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Imteyaz Alam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar Sharma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninder Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2019.02.034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capuano" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. R. Proroga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancusi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Perugini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0822-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kili&#231;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalender" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ko&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irehan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Levast" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6PB84V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolakis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.09.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJRZTGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mancusi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casalinuovo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perugini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Proroga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-012-1855-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/599017612D8706A9A5D3E5926C47421A2ED57C95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine N. Boumahrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2012.08.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LFLCXS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646439v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.01.018" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXPF5J2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018573" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594812v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.11.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663587v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Levast" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Pereira Melo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.06.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8J7WJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Manuela Floss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mockey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/274346" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2009.09.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DRWHQG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903086v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo de Jesus Rodriguez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-10-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667860v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerdts" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.07.007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H3H2Z96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prigent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00690-08" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417578v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-130" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.04.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN5480RK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.011.047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660512v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;chard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caudron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Elodie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berri Mustapha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prigent Myriam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.04.033" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rousset" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Champion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Russo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659232v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Siggers" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Willing" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000677" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658798v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Zhang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2007.02671.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006038" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.030" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJF3VCTG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;chard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670006v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santiago" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ollivet-Courtois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH2G6BQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706867v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zamora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Parat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788344v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786925v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Goff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739737v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinio" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legoff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792147v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809976v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808807v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liais" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807072v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745337v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749544v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753276v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816650v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751591v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813180v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815955v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812946v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814212v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volker" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817017v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Whale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dybvig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strom" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819939v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751555v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nyangoga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760074v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759323v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761853v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genest" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834230v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830186v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775641v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771993v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siboulet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774659v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848351v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733922v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735834v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608009v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386832.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788218v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605056v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira Melo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386852.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594612v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743371v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/sante/14Sp.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792807v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742646v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194011v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810478v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803866v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747161v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassif" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boumahrou" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815898v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815478v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814454v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822392v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814483v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814674v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mirakhur" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814298v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camuset" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819630v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825153v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alix" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sellal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827835v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760392v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-berri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967168v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;linda Ringot-Destrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Si-Tahar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barbry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.09.009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03012482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Brea" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevaleyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2020.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Berri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Lemonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-020-0020-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hogan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2019.109989" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622604v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Catinot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Authi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-018-0110-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Bussy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Goff Matthieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Salmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Delaval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2019.100051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Raj Gangoliya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Imteyaz Alam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Kumar Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maninder Singh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2019.02.034" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627471v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Catinot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Coll&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693176v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-018-0505-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maroilley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemonnier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Esquerr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevaleyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27019-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toulouse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2018.09.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623972v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Olivier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capuano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. R. Proroga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancusi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Perugini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636599v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Vandebrouck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168577" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jacques" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-016-0822-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509037v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000573" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430444v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kili&#231;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kalender" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ko&#231;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Irehan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lepage" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Levenez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.77" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194058v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gourbeyre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meurens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.12225" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levenez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12285" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJ8K3ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594228v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143459" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Levast" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather L. Wilson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Salmon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.12.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193806v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lemonnier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088515" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633762v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Virlogeux-Payant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Chevaleyre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Melo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Zanello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2014.01.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL6PB84V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Leroux-Barc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pezant" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.064" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darsaniya Punyadarsaniya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-45-42" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643848v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.09.023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFJRZTGN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646362v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rodolakis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.10.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Capuano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mancusi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casalinuovo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perugini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Proroga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-012-1855-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/599017612D8706A9A5D3E5926C47421A2ED57C95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001230v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine N. Boumahrou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Martin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Bellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2012.08.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LFLCXS8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129572v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sizaret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain d'Inca" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018573" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646439v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2011.01.018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZXPF5J2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Levast" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le de Monte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Pereira Melo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2010.06.004" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX8J7WJR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594812v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yousef Mohamad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2009.11.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528178v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Manuela Floss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mockey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/274346" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665260v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Monte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Melo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2009.09.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9DRWHQG3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376048v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berardo de Jesus Rodriguez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2172-10-4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667860v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Gerdts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2008.07.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H3H2Z96-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417683v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Prigent" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00690-08" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00417578v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-130" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903086v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meurens" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008043" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Bourges" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2008.04.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN5480RK-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669002v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654771v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21775/cimb.011.047" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousset Elodie" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berri Mustapha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Philippe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prigent Myriam" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.04.033" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rousset" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Champion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Russo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard H Siggers" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P Willing" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000677" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658798v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caihong Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomei Zhang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2567.2007.02671.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660512v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;chard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caudron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903060v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Joly" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006038" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654741v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.07.030" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJF3VCTG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670006v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Santiago" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678738v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;chard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dufour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670606v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lecu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ollivet-Courtois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2004.08.009" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH2G6BQ6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679863v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690379v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rouchon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabari" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688881v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie V&#233;nien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Levieux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706867v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zamora" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701917v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Parat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734751v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733939v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786925v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788344v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801186v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741370v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrler" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742708v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738824v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194002v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799967v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler Vasco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793962v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743491v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Quinio" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legoff" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193885v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792147v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799765v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193881v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809976v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807072v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808807v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Liais" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pothier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745337v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808907v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749544v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193995v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816650v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751591v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753276v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812946v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Laurent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lamand&#233;" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815955v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821452v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813180v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816183v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814212v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volker" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814349v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817017v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Whale" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dybvig" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Strom" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819939v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751555v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Nyangoga" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760074v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761853v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Genest" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759323v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834230v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830186v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775641v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771993v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siboulet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774659v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848351v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737407v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733922v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737197v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Maroilley" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735834v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Rodriguez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608009v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386832.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788218v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605056v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira Melo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386852.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743371v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594612v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall Collen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800785v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133261v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2015/sante/14Sp.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792807v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193883v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742646v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herrler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801096v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798139v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795088v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803866v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747161v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nassif" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749644v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brossier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bussi&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Buzoni-Gatel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194011v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810478v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749556v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815898v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822979v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Boumahrou" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815478v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822392v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814483v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814674v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mirakhur" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814454v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814298v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Bouzid" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Camuset" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819630v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dufour" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825153v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Alix" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sellal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827835v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760392v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>