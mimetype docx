--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1557,574 +1557,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and thermal properties of form stable LDPE/ Hexadecane/ SEBS composite for Thermal Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+                <w:t xml:space="preserve">Thermal performance and characterization of a clay-sawdust Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Alliance for Sustainable Urbanization and Regeneration (IASUR), 2end international conference « Green Building and Smart City »,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Xian, China</w:t>
+              <w:t xml:space="preserve">13th International Conference INTER-ENG 2019 Interdisciplinarity in Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Târgu Mureş, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326423v1</w:t>
+                <w:t xml:space="preserve">hal-04326521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced convective heat transfer past a pointed headed cylinder using HTLBM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Etude numérique de stockage d'énergie thermique dans un composite : mousses métalliques/matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326499v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance and characterization of a clay-sawdust Material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trigui Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boudaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference INTER-ENG 2019 Interdisciplinarity in Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Târgu Mureş, Romania</w:t>
+              <w:t xml:space="preserve">26 ème congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326521v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de stockage d'énergie thermique dans un composite : mousses métalliques/matériaux à changement de phase</w:t>
+                <w:t xml:space="preserve">Numerical analysis on the melting and solidification behavior of phase change material embedded in metal foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399163v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+                <w:t xml:space="preserve">The impact of thermally compliant buildings on the winter indoor comfort of occupants in cold semi-arid climate: validated and simulated cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chokri Boudaya</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elhammouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">the Second International Conference on Energy and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Southampton, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326466v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting and solidification behavior of paraffin embedded in metal foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2140,1132 +2110,1184 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Alliance for Sustainable Urbanization and Regeneration (IASUR), 2end international conference « Green Building and Smart City »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Xian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations on Thermal Properties of Concrete Containing Micro-Encapsulated Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi-Mensah Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Alliance for Sustainable Urbanization and Regeneration (IASUR), 2end international conference « Green Building and Smart City »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Xian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis on the melting and solidification behavior of phase change material embedded in metal foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">Optical degradation of CSP reflectors under Moroccan-Eastern climate: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">1st international Conference on Smart Information &amp; Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326410v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of thermally compliant buildings on the winter indoor comfort of occupants in cold semi-arid climate: validated and simulated cases</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Investigation of Phase Change Materials Based on LLDPE, Paraffin Wax and Expanded Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Elhammouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Second International Conference on Energy and Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Southampton, Gabon</w:t>
+              <w:t xml:space="preserve">International Conference on Energy and Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327002v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical degradation of CSP reflectors under Moroccan-Eastern climate: An experimental investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Heating and cooling conditions effects on the kinetic of phase change of PCM embedded in metal foam: Experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Conference on Smart Information &amp; Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, saidia, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Functional Materials in UCLA (AAAFM-UCLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326516v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Investigation of Phase Change Materials Based on LLDPE, Paraffin Wax and Expanded Graphite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique de stockage d’énergie thermique dans un composite mousses métalliques/matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy and Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328005v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and cooling conditions effects on the kinetic of phase change of PCM embedded in metal foam: Experimental and numerical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Functional Materials in UCLA (AAAFM-UCLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326850v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de stockage d’énergie thermique dans un composite mousses métalliques/matériaux à changement de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">Forced convective heat transfer past a pointed headed cylinder using HTLBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Bachir Lahmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326504v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Kraiem</w:t>
+                <w:t xml:space="preserve">Preparation and thermal properties of form stable LDPE/ Hexadecane/ SEBS composite for Thermal Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilyess Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">International Alliance for Sustainable Urbanization and Regeneration (IASUR), 2end international conference « Green Building and Smart City »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326454v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’une température de consigne variable selon un modèle de confort adaptatif pour réduire la charge de climatisation d’un bâtiment résidentiel à Marrakech (Maroc), Congrès français de thermique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Caractérisation et comportement thermique de polymères contentant un matériau à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trigui Abdelwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paus, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326056v1</w:t>
+                <w:t xml:space="preserve">hal-04326250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et comportement thermique de polymères contentant un matériau à changement de phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trigui Abdelwahab</w:t>
+                <w:t xml:space="preserve">Assessment of thermal performance of a Clay building, XIIème Congrès International sur les Énergies Renouvelables et l'Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès International sur les Énergies Renouvelables et l'Environnement, Sousse Tunisie, 22 au 24 Mars 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326250v1</w:t>
+                <w:t xml:space="preserve">hal-04326328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of thermal performance of a Clay building, XIIème Congrès International sur les Énergies Renouvelables et l'Environnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Numerical Study of the Impact of Clay-Straw Walls on the Energy Performance of a Residential Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès International sur les Énergies Renouvelables et l'Environnement, Sousse Tunisie, 22 au 24 Mars 2018.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rabat, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326328v1</w:t>
+                <w:t xml:space="preserve">hal-04326369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d’un modèle validé de puits canadien et étude de son potentiel de rafraîchissement et de préchauffage pour la ville d’Oujda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,705 +3302,683 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of the Impact of Clay-Straw Walls on the Energy Performance of a Residential Building</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Refroidissement passif pour l’amélioration du confort et de la performance thermique d’un bâtiment résidentiel à Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées de l’ARCUS-E2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat (MOROCCO), Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2018.8702946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04326369v1</w:t>
+                <w:t xml:space="preserve">hal-04326340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement passif pour l’amélioration du confort et de la performance thermique d’un bâtiment résidentiel à Marrakech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+                <w:t xml:space="preserve">Amélioration de l’efficacité énergétique des bâtiments par stockage/déstockage d’énergie par chaleur latente des matériaux composites à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’ARCUS-E2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326340v1</w:t>
+                <w:t xml:space="preserve">hal-04326310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l’efficacité énergétique des bâtiments par stockage/déstockage d’énergie par chaleur latente des matériaux composites à changement de phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Concurrent two-scale analysis of composites embedding phase change particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi-Mensah Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">16th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326310v1</w:t>
+                <w:t xml:space="preserve">hal-04326035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent two-scale analysis of composites embedding phase change particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multi-échelle du comportement thermomécanique des composites contenants des matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi-Mensah Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326035v1</w:t>
+                <w:t xml:space="preserve">hal-04326270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle du comportement thermomécanique des composites contenants des matériaux à changement de phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+                <w:t xml:space="preserve">Caractérisation thermophysique d’un matériau à changement de phase solide-liquide destiné à l’utilisation dans des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Sobolciak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326270v1</w:t>
+                <w:t xml:space="preserve">hal-04326286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermophysique d’un matériau à changement de phase solide-liquide destiné à l’utilisation dans des bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
+                <w:t xml:space="preserve">Utilisation d’une température de consigne variable selon un modèle de confort adaptatif pour réduire la charge de climatisation d’un bâtiment résidentiel à Marrakech (Maroc), Congrès français de thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326286v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4258,680 +4258,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory-testing and industrial scale performance of different clays from eastern Morocco for brick manufacturing</w:t>
+                <w:t xml:space="preserve">Resource deposit, characterization and energy saving potential of olive pomace as a promising aggregate for energy efficient earth bricks in eastern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Horma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othman Horma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hicham Nasri</w:t>
+                <w:t xml:space="preserve">Hanane Miri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 370, pp.130624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130624⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 393, pp.131989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316707v1</w:t>
+                <w:t xml:space="preserve">hal-04316691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical Characterization of Paraffins versus Temperature for Thermal Energy Storage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application analysis and environmental impact of straw reinforced gypsum plaster for improving the energy efficiency in buildings in the six climate zones of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Horma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13040877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74, pp.106829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303298v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource deposit, characterization and energy saving potential of olive pomace as a promising aggregate for energy efficient earth bricks in eastern Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Othmane Horma</w:t>
+                <w:t xml:space="preserve">Phase change materials designed from Tetra Pak waste and paraffin wax as unique thermal energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taghreed Al-Gunaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Miri</w:t>
+                <w:t xml:space="preserve">Patrik Sobolčiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Mrlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131989⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.107173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.107173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316691v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application analysis and environmental impact of straw reinforced gypsum plaster for improving the energy efficiency in buildings in the six climate zones of Morocco</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical Characterization of Paraffins versus Temperature for Thermal Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Sobolciak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13040877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.106829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329647v1</w:t>
+                <w:t xml:space="preserve">hal-04303298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase change materials designed from Tetra Pak waste and paraffin wax as unique thermal energy storage systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taghreed Al-Gunaid</w:t>
+                <w:t xml:space="preserve">Laboratory-testing and industrial scale performance of different clays from eastern Morocco for brick manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Channouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Sobolčiak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+                <w:t xml:space="preserve">Othman Horma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Mrlik</w:t>
+                <w:t xml:space="preserve">Hicham Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64, pp.107173. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, pp.130624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.107173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.130624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316715v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal, mechanical and durability assessment of vegetable concrete mixes made with Alfa fibers for structural and thermal insulating applications</w:t>
               </w:r>
@@ -5296,646 +5296,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid cooling based battery thermal management using composite phase change materials and forced convection</w:t>
+                <w:t xml:space="preserve">A passive thermal management system of Li-ion batteries using PCM composites: Experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102946⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.120894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316619v1</w:t>
+                <w:t xml:space="preserve">hal-04316599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A passive thermal management system of Li-ion batteries using PCM composites: Experimental and numerical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">Thermal insulation potential of non-industrial hemp (Moroccan cannabis sativa L.) fibers for green plaster-based building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120894⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, pp.126064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316599v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation potential of non-industrial hemp (Moroccan cannabis sativa L.) fibers for green plaster-based building materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Preparation and effective thermal conductivity of a Paraffin/ Metal Foam composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.126064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.102077 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2020.102077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316611v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and effective thermal conductivity of a Paraffin/ Metal Foam composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">The performances of expanded graphite on the phase change materials composites for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2020.102077⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, pp.123128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493548v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performances of expanded graphite on the phase change materials composites for thermal energy storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+                <w:t xml:space="preserve">Hybrid cooling based battery thermal management using composite phase change materials and forced convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 212, pp.123128. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2021.102946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316591v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of a clay before and after fired brick-making process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,90 +6021,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elhammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46, pp.690 - 697. </w:t>
@@ -6155,51 +6155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Methodology for Measuring the Thermal Conductivity of Small Samples Using the Boxes Method with Reduced Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6484,77 +6484,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Conductive Polyethylene/Expanded Graphite Composites as Heat Transfer Surface: Mechanical, Thermo-Physical and Surface Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Sobolčiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Abdulgader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Mrlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Popelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,77 +6778,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sobolciak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.100985. </w:t>
@@ -6886,51 +6886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of passive cooling techniques in reducing overheating of clay-straw building in semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,51 +7094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shading devices optimization to enhance thermal comfort and energy performance of a residential building in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7643,51 +7643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity Characterization of Industrial Small-Sized Building Materials: Experimental and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8195,51 +8195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8851,579 +8851,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting and Solidification Behavior of Paraffin Embedded in Metal Foam,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+                <w:t xml:space="preserve">Optical Degradation of CSP Reflectors Under Moroccan-Eastern Climate: An Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Elboujdaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
-            </w:r>
+              <w:t xml:space="preserve">684, Springer International Publishing, pp.613-620, 2020, Lecture Notes in Electrical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53187-4_67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316555v1</w:t>
+                <w:t xml:space="preserve">hal-04327113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Degradation of CSP Reflectors Under Moroccan-Eastern Climate: An Experimental Investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Characterization of Cement-Plaster-Expanded Polystyrene Composites,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Horma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">684, Springer International Publishing, pp.613-620, 2020, Lecture Notes in Electrical Engineering, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">IEEE, pp.1-6, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53187-4_67⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04327113v1</w:t>
+                <w:t xml:space="preserve">hal-04327049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Characterization of Cement-Plaster-Expanded Polystyrene Composites,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elhammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, pp.690-697, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.03.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163883⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04327049v1</w:t>
+                <w:t xml:space="preserve">hal-04315549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation and Numerical Study of an Earth-to-Air Heat Exchanger for Cooling and Preheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.03.098⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">684, Springer International Publishing, pp.638-646, 2020, Lecture Notes in Electrical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53187-4_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04315549v1</w:t>
+                <w:t xml:space="preserve">hal-04327091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Numerical Study of an Earth-to-Air Heat Exchanger for Cooling and Preheating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+                <w:t xml:space="preserve">Melting and Solidification Behavior of Paraffin Embedded in Metal Foam,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">684, Springer International Publishing, pp.638-646, 2020, Lecture Notes in Electrical Engineering, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53187-4_70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04327091v1</w:t>
+                <w:t xml:space="preserve">hal-04316555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9467,64 +9467,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9800,51 +9800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmaduabuchukwu Chidiebere Kanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mashaqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kraiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff25.246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Landini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP65222.2025.11143614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammouti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chriaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trigui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boudaya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Jdidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bachir Lahmer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399163v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Abdelwahab" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Mensah Kodjo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326410v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elhammouti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326850v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326454v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326250v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326185v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326369v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702946" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326340v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326270v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326286v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobolciak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Horma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144618" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316707v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Horma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nasri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130624" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040877" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316691v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Miri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131989" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04329647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106829" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316715v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghreed Al-Gunaid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobol&#269;iak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mrlik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107173" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Moga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127518" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aadmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0922-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316619v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102946" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316599v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120894" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316611v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126064" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102077" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316591v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123128" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Hammouti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.03.098" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02649-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100716" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdulgader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Abdala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122863" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Fan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sobolciak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints201903.0034.v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0562-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Idi Mohamed Moussa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100985" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04343456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamad Hajjar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Atli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00032-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8775-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809261-3.00004-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.130" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.488" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkri Mustapha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069628" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316555v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elboujdaini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mezrhab" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_67" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163883" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315549v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_70" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmaduabuchukwu Chidiebere Kanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mashaqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kraiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff25.246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Landini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP65222.2025.11143614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammouti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chriaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trigui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Abdelwahab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boudaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elhammouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Mensah Kodjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bachir Lahmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Jdidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702946" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobolciak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Horma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144618" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Miri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04329647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106829" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghreed Al-Gunaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobol&#269;iak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mrlik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040877" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Horma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nasri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130624" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Moga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127518" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aadmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0922-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102077" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Hammouti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.03.098" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02649-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100716" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdulgader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Abdala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122863" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Fan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sobolciak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints201903.0034.v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0562-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Idi Mohamed Moussa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100985" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04343456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamad Hajjar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Atli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00032-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8775-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809261-3.00004-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.130" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.488" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkri Mustapha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069628" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elboujdaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mezrhab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_67" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163883" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_70" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>