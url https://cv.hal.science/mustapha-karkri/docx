--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -109,351 +109,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based study of DC microgrids for rural community electrification in Anambra State, Nigeria</w:t>
+                <w:t xml:space="preserve">Gestion thermique du pack de batteries utilisant des matériaux à changement de phase pour les véhicules électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mmaduabuchukwu Chidiebere Kanu</w:t>
+                <w:t xml:space="preserve">Mohammed Mashaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Smart Gris (icSmartGrid 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, icSmartGrid 2025, May 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226660v1</w:t>
+                <w:t xml:space="preserve">hal-05506475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion thermique du pack de batteries utilisant des matériaux à changement de phase pour les véhicules électriques</w:t>
+                <w:t xml:space="preserve">A model-based study of DC microgrids for rural community electrification in Anambra State, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Mashaqi</w:t>
+                <w:t xml:space="preserve">Mmaduabuchukwu Chidiebere Kanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Rizoug</w:t>
+                <w:t xml:space="preserve">Pierre Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Smart Gris (icSmartGrid 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, icSmartGrid 2025, May 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506475v1</w:t>
+                <w:t xml:space="preserve">hal-05226660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Based Study of DC Microgrids for Rural Community Electrification in Anambra State, Nigeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mmaduabuchukwu Chidiebere Kanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 13th International Conference on Smart Grid (icSmartGrid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Glasgow, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Heat Transfer and Fluid Flow (HTFF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -656,64 +656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Landini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Clean Electrical Power (ICCEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Villasimius, Italy. pp.750-755, </w:t>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Evolving Cities (ICEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, southamptan, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -872,51 +872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis on Applicability of Phase Change Material Glazing Unit in Different Climate Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1019,51 +1019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Evolving Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, university southampton, Jul 2022, Southamptom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,338 +1082,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement thermique des batteries Li-ion en vue d’une gestion optimale passive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermal properties of shape-stabilized phase change materials based on Low Density Polyethylene, Hexadecane and SEBS for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Toufik Azib</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-148⟩</w:t>
+              <w:t xml:space="preserve">Congrès International sur les Energies Renouvelables et l'Environnement CERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse (Tunisie), Tunisia. pp.115072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897439v1</w:t>
+                <w:t xml:space="preserve">hal-04326400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of shape-stabilized phase change materials based on Low Density Polyethylene, Hexadecane and SEBS for thermal energy storage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement thermique des batteries Li-ion en vue d’une gestion optimale passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Karkri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+                <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International sur les Energies Renouvelables et l'Environnement CERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sousse (Tunisie), Tunisia. pp.115072, </w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326400v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de l’énergie thermique dans un composite Mousse métallique-MCP : Effets des conditions aux limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1451,90 +1451,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal management of Li-ion batteries using PCM- Metal foam composite : Experimental and numerical investigations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Karkri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Belfort, France</w:t>
@@ -1557,368 +1557,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal performance and characterization of a clay-sawdust Material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de stockage d'énergie thermique dans un composite : mousses métalliques/matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference INTER-ENG 2019 Interdisciplinarity in Engineering,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Târgu Mureş, Romania</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326521v1</w:t>
+                <w:t xml:space="preserve">hal-02399163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de stockage d'énergie thermique dans un composite : mousses métalliques/matériaux à changement de phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trigui Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokri Boudaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">26 ème congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399163v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Optical degradation of CSP reflectors under Moroccan-Eastern climate: An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chokri Boudaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26 ème congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">1st international Conference on Smart Information &amp; Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, saidia, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326466v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis on the melting and solidification behavior of phase change material embedded in metal foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1956,77 +1956,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of thermally compliant buildings on the winter indoor comfort of occupants in cold semi-arid climate: validated and simulated cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elhammouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2077,51 +2077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting and solidification behavior of paraffin embedded in metal foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Alliance for Sustainable Urbanization and Regeneration (IASUR), 2end international conference « Green Building and Smart City »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Xian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations on Thermal Properties of Concrete Containing Micro-Encapsulated Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Mensah Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,165 +2248,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical degradation of CSP reflectors under Moroccan-Eastern climate: An experimental investigation</w:t>
+                <w:t xml:space="preserve">Thermal performance and characterization of a clay-sawdust Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st international Conference on Smart Information &amp; Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, saidia, Morocco</w:t>
+              <w:t xml:space="preserve">13th International Conference INTER-ENG 2019 Interdisciplinarity in Engineering,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Târgu Mureş, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326516v1</w:t>
+                <w:t xml:space="preserve">hal-04326521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Investigation of Phase Change Materials Based on LLDPE, Paraffin Wax and Expanded Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy and Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2425,234 +2425,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and cooling conditions effects on the kinetic of phase change of PCM embedded in metal foam: Experimental and numerical investigations</w:t>
+                <w:t xml:space="preserve">Étude numérique de stockage d’énergie thermique dans un composite mousses métalliques/matériaux à changement de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Functional Materials in UCLA (AAAFM-UCLA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">27ème congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326850v1</w:t>
+                <w:t xml:space="preserve">hal-04326504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de stockage d’énergie thermique dans un composite mousses métalliques/matériaux à changement de phase</w:t>
+                <w:t xml:space="preserve">Heating and cooling conditions effects on the kinetic of phase change of PCM embedded in metal foam: Experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Functional Materials in UCLA (AAAFM-UCLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326504v1</w:t>
+                <w:t xml:space="preserve">hal-04326850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2742,51 +2742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Bachir Lahmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,90 +2811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and thermal properties of form stable LDPE/ Hexadecane/ SEBS composite for Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokri Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyess Jdidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2930,286 +2930,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et comportement thermique de polymères contentant un matériau à changement de phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Refroidissement passif pour l’amélioration du confort et de la performance thermique d’un bâtiment résidentiel à Marrakech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">Journées de l’ARCUS-E2D2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rabat (MOROCCO), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326250v1</w:t>
+                <w:t xml:space="preserve">hal-04326340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of thermal performance of a Clay building, XIIème Congrès International sur les Énergies Renouvelables et l'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+                <w:t xml:space="preserve">Amélioration de l’efficacité énergétique des bâtiments par stockage/déstockage d’énergie par chaleur latente des matériaux composites à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès International sur les Énergies Renouvelables et l'Environnement, Sousse Tunisie, 22 au 24 Mars 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326328v1</w:t>
+                <w:t xml:space="preserve">hal-04326310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Study of the Impact of Clay-Straw Walls on the Energy Performance of a Residential Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rabat, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3243,77 +3243,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sensibilité d’un modèle validé de puits canadien et étude de son potentiel de rafraîchissement et de préchauffage pour la ville d’Oujda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3332,217 +3332,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refroidissement passif pour l’amélioration du confort et de la performance thermique d’un bâtiment résidentiel à Marrakech</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et comportement thermique de polymères contentant un matériau à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trigui Abdelwahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’ARCUS-E2D2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rabat (MOROCCO), Morocco</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326340v1</w:t>
+                <w:t xml:space="preserve">hal-04326250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de l’efficacité énergétique des bâtiments par stockage/déstockage d’énergie par chaleur latente des matériaux composites à changement de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+                <w:t xml:space="preserve">Assessment of thermal performance of a Clay building, XIIème Congrès International sur les Énergies Renouvelables et l'Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès International sur les Énergies Renouvelables et l'Environnement, Sousse Tunisie, 22 au 24 Mars 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04326310v1</w:t>
+                <w:t xml:space="preserve">hal-04326328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent two-scale analysis of composites embedding phase change particles</w:t>
               </w:r>
@@ -3554,51 +3554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Mensah Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3662,51 +3662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi-Mensah Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3869,77 +3869,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’une température de consigne variable selon un modèle de confort adaptatif pour réduire la charge de climatisation d’un bâtiment résidentiel à Marrakech (Maroc), Congrès français de thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,64 +4558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taghreed Al-Gunaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrik Sobolčiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Mrlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4679,51 +4679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophysical Characterization of Paraffins versus Temperature for Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4956,51 +4956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Moga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 335, pp.127518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Aadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (1), pp.69-85. </w:t>
@@ -5220,51 +5220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othmane Horma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 326, pp.126809. </w:t>
@@ -5315,64 +5315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A passive thermal management system of Li-ion batteries using PCM composites: Experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.120894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5419,77 +5419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal insulation potential of non-industrial hemp (Moroccan cannabis sativa L.) fibers for green plaster-based building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 292, pp.126064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5536,51 +5536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and effective thermal conductivity of a Paraffin/ Metal Foam composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5627,103 +5627,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The performances of expanded graphite on the phase change materials composites for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 212, pp.123128. </w:t>
@@ -5774,64 +5774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid cooling based battery thermal management using composite phase change materials and forced convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5872,633 +5872,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of a clay before and after fired brick-making process</w:t>
+                <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elhammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.250⟩</w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.690 - 697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.03.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493835v1</w:t>
+                <w:t xml:space="preserve">hal-03491072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
+                <w:t xml:space="preserve">New Methodology for Measuring the Thermal Conductivity of Small Samples Using the Boxes Method with Reduced Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.03.098⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (6), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-020-02649-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491072v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Methodology for Measuring the Thermal Conductivity of Small Samples Using the Boxes Method with Reduced Sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heating and cooling conditions effects on the kinetic of phase change of PCM embedded in metal foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-020-02649-0⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.100716 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316457v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating and cooling conditions effects on the kinetic of phase change of PCM embedded in metal foam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermal properties of shape-stabilized phase change materials based on Low Density Polyethylene, Hexadecane and SEBS for thermal energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Chriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Jedidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makki Abdelmouleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csite.2020.100716⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171, pp.115072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491536v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of shape-stabilized phase change materials based on Low Density Polyethylene, Hexadecane and SEBS for thermal energy storage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparative study of a clay before and after fired brick-making process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal El Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.115072⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.S103 - S108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315515v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Conductive Polyethylene/Expanded Graphite Composites as Heat Transfer Surface: Mechanical, Thermo-Physical and Surface Behavior</w:t>
               </w:r>
@@ -6670,51 +6670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianing Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 157, pp.16-23. </w:t>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermophysical characterization and numerical investigation of three paraffin waxes as Latent Heat Storage Materials,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kraiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6886,90 +6886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of passive cooling techniques in reducing overheating of clay-straw building in semi-arid climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.65-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7016,51 +7016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical investigation of the effects of metal foam characteristics and heating/cooling conditions on the phase change kinetic of phase change materials embedded in metal foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Idi Mohamed Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26, pp.100985 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7094,77 +7094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shading devices optimization to enhance thermal comfort and energy performance of a residential building in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Naji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7262,51 +7262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7410,64 +7410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal foam base PCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahamad Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,64 +7539,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive thermal management systems for e-mobility using PCM composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Thermal Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.323-369, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7643,77 +7643,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity Characterization of Industrial Small-Sized Building Materials: Experimental and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Research in Sustainable Energy and Buildings for a Low-Carbon Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.249-265, 2021, Advances in Sustainability Science and Technology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7825,64 +7825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Phase Change Material Implementations for Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7961,64 +7961,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Batteries pourvues d’un système de gestion thermique comprenant des matériaux à changement de phase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadou Abdou Tankari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023217786A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,51 +8062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : MA55394A1. 2022, https://worldwide.espacenet.com/patent/search/family/087758709/publication/MA55394A1?q=pn%3DMA55394A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,287 +8150,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the nature of clayey soils (Eastern Morocco) on the thermophysical properties of bricks</w:t>
+                <w:t xml:space="preserve">Thermal insulation of mud bricks made with walnut shells: Characterization and simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Horma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 60, pp.321-327, 2022, </w:t>
+              <w:t xml:space="preserve">, 62, pp.4545-4550, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.01.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320693v1</w:t>
+                <w:t xml:space="preserve">hal-04320706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation of mud bricks made with walnut shells: Characterization and simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical characteristics of cement-based mortar incorporating spent coffee grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatassim Charai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Horma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 62, pp.4545-4550, 2022, </w:t>
+              <w:t xml:space="preserve">, 57, pp.867-870, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320706v1</w:t>
+                <w:t xml:space="preserve">hal-04320767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fired and unfired clay bricks incorporating olive pomace: A comparative study</w:t>
               </w:r>
@@ -8455,51 +8455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, pp.359-364, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8527,157 +8527,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04321692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characteristics of cement-based mortar incorporating spent coffee grounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the nature of clayey soils (Eastern Morocco) on the thermophysical properties of bricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakr El Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 57, pp.867-870, 2022, </w:t>
+              <w:t xml:space="preserve">, 60, pp.321-327, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.02.488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.01.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320767v1</w:t>
+                <w:t xml:space="preserve">hal-04320693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis on applicability of phase change material glazing unit in different climate conditions</w:t>
               </w:r>
@@ -8773,51 +8773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligia Moga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8909,51 +8909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">684, Springer International Publishing, pp.613-620, 2020, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53187-4_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8974,340 +8974,340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Characterization of Cement-Plaster-Expanded Polystyrene Composites,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Sghiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163883⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elhammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, pp.690-697, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.03.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327049v1</w:t>
+                <w:t xml:space="preserve">hal-04315549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Performance and Characterization of a Sawdust-Clay Composite Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Characterization of Cement-Plaster-Expanded Polystyrene Composites,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Horma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.03.098⟩</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, pp.1-6, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC49234.2020.9163883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315549v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and Numerical Study of an Earth-to-Air Heat Exchanger for Cooling and Preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Sghiouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouatassim Charai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mezrhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">684, Springer International Publishing, pp.638-646, 2020, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53187-4_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9347,51 +9347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting and Solidification Behavior of Paraffin Embedded in Metal Foam,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9435,217 +9435,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude numérique de stockage d’énergie thermique dans un composite : mousses métalliques/matériaux à changement de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Moussa El Idi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328012v1</w:t>
+                <w:t xml:space="preserve">hal-04328009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de stockage d’énergie thermique dans un composite : mousses métalliques/matériaux à changement de phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Préparation et caractérisation thermophysique des composites mousses métalliques / paraffine destinés au stockage de l’énergie thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Kraiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Karkri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi S. Bennasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328009v1</w:t>
+                <w:t xml:space="preserve">hal-04328012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9800,51 +9800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226660v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmaduabuchukwu Chidiebere Kanu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mashaqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kraiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff25.246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Landini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP65222.2025.11143614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammouti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chriaa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trigui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115072" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326466v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Abdelwahab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boudaya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elhammouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Mensah Kodjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bachir Lahmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Jdidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702946" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobolciak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Horma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144618" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Miri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04329647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106829" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghreed Al-Gunaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobol&#269;iak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mrlik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040877" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Horma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nasri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130624" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Moga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127518" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aadmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0922-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102077" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493835v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Hammouti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.03.098" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02649-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491536v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100716" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdulgader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Abdala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122863" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Fan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sobolciak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints201903.0034.v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0562-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Idi Mohamed Moussa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100985" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04343456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamad Hajjar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Atli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00032-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8775-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809261-3.00004-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.233" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320706v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.130" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320767v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.488" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkri Mustapha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069628" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elboujdaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mezrhab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_67" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163883" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_70" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328012v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506475v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mashaqi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Rizoug" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Abdou Tankari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mmaduabuchukwu Chidiebere Kanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Logerais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icSmartGrid66138.2025.11071837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Moussa El Idi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilla Atli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hajjar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kraiem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/htff25.246" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378358v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Afass" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lamrani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Landini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP65222.2025.11143614" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatassim Charai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakr El Hammouti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mezrhab" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326400v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Chriaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Trigui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Jedidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makki Abdelmouleh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.115072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897439v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399163v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trigui Abdelwahab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Boudaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326516v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Sghiouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326410v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elhammouti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Mensah Kodjo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326850v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Moussaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Bachir Lahmer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Jdidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2018.8702946" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326270v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi S. Bennasrallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobolciak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326056v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Hichem Benzaama" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Horma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144618" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Eddine Lebrouhi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Tankari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karkri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2025.101051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Channouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Miri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131989" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04329647v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.106829" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taghreed Al-Gunaid" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Sobol&#269;iak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Mrlik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.107173" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13040877" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Horma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Nasri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.130624" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Moga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127518" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316683v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Aadmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-022-0922-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Salhi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.126809" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316599v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120894" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316611v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2020.102077" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316591v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123128" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102946" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491072v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.03.098" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-020-02649-0" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491536v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csite.2020.100716" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315515v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493835v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Hammouti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdulgader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popelka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A. Abdala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12122863" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Fan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.04.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sobolciak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20944/preprints201903.0034.v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315505v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12273-019-0562-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489260v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Idi Mohamed Moussa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.100985" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Naji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.03.018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56TKWZ7H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03524273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lachheb" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Naji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.09.083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFPZV5ST-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04343456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamad Hajjar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Atli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320590v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-19017-9.00032-5" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-8775-7_15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320489v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809261-3.00004-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2015_332" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.130" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320767v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.02.488" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321692v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04320693v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.01.233" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkri Mustapha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0069628" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327113v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Elboujdaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Mezrhab" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_67" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04315549v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327049v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC49234.2020.9163883" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04327091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53187-4_70" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04316555v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328009v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>