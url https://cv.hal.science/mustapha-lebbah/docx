--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,2952 +347,2705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning deep neural networks: Bridging game theory and statistical physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Distributed Inference Algorithm for Dirichlet Process Mixture Models with Exponential Family Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Khoufache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107807⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.131119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.131119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196310v1</w:t>
+                <w:t xml:space="preserve">hal-05201639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redesigning deep neural networks: Bridging game theory and statistical physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Ykhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.107807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Inference Algorithm for Dirichlet Process Mixture Models with Exponential Family Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Khoufache</w:t>
+                <w:t xml:space="preserve">Context normalization: A new approach for the stability and improvement of neural network performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.102371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.131119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05201639v1</w:t>
+                <w:t xml:space="preserve">hal-04957856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context normalization: A new approach for the stability and improvement of neural network performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Faye</w:t>
+                <w:t xml:space="preserve">Exploring accuracy and interpretability trade-off in tabular learning with novel attention-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Jaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (30), pp.18583-18611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-024-10163-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102371⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04794487v1</w:t>
+                <w:t xml:space="preserve">hal-04713484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context normalization: A new approach for the stability and improvement of neural network performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Faye</w:t>
+                <w:t xml:space="preserve">Exploring accuracy and interpretability trade-off in tabular learning with novel attention-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Jaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957856v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring accuracy and interpretability trade-off in tabular learning with novel attention-based models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
+                <w:t xml:space="preserve">Normalisation Contextuelle : Une Nouvelle Approche pour la Stabilité et l'Amélioration des Performances des Réseaux de Neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Jaffre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Extraction et Gestion des Connaissances, RNTI-E-40, pp.83-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-024-10163-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04713484v1</w:t>
+                <w:t xml:space="preserve">hal-04456190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring accuracy and interpretability trade-off in tabular learning with novel attention-based models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+                <w:t xml:space="preserve">Regions of interest selection in histopathological images using subspace and multi-objective stream clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Dif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Jaffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.1683-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-022-02436-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693106v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalisation Contextuelle : Une Nouvelle Approche pour la Stabilité et l'Amélioration des Performances des Réseaux de Neurones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Faye</w:t>
+                <w:t xml:space="preserve">Functional non-parametric latent block model: A multivariate time series clustering approach for autonomous driving validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fangchen Fang</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giraldi Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 176, pp.107565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2022.107565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456190v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regions of interest selection in histopathological images using subspace and multi-objective stream clustering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">An Evolutionary Computing-Based Efficient Hybrid Task Scheduling Approach for Heterogeneous Computing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Halim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanshan Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-022-02436-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10723-021-09552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456303v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional non-parametric latent block model: A multivariate time series clustering approach for autonomous driving validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Goffinet</w:t>
+                <w:t xml:space="preserve">Deep embedded self-organizing maps for joint representation learning and topology-preserving clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Coutant</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2022.107565⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (24), pp.17439-17469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-021-06331-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456301v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Computing-Based Efficient Hybrid Task Scheduling Approach for Heterogeneous Computing Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zahid Halim</w:t>
+                <w:t xml:space="preserve">Transfer learning from synthetic labels for histopathological images classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Dif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shanshan Tu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-021-09552-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.358-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-021-02425-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456319v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep embedded self-organizing maps for joint representation learning and topology-preserving clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Forest</w:t>
+                <w:t xml:space="preserve">Subspace data stream clustering with global and local weighting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Keskes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (24), pp.17439-17469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-021-06331-w⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 33 (8), pp.3691-3712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-020-05184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456304v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning from synthetic labels for histopathological images classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
+                <w:t xml:space="preserve">A scalable and effective rough set theory-based approach for big data pre-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-021-02425-z⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (8), pp.3321-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-020-01467-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456302v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace data stream clustering with global and local weighting models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Ant Based New Clustering Model for Graph Proximity Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabil Keskes</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-020-05184-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJBIC.2019.10025522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456306v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable and effective rough set theory-based approach for big data pre-processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A distributed approximate nearest neighbors algorithm for efficient large scale mean shift clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarn Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-020-01467-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.128-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456307v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ant Based New Clustering Model for Graph Proximity Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndèye Niang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bio-Inspired Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJBIC.2019.10025522⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116771v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed approximate nearest neighbors algorithm for efficient large scale mean shift clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tarn Duong</w:t>
+                <w:t xml:space="preserve">An Instance Based Model for Scalable θ -Subsumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bouthinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.07.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (07), pp.1860011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218213018600114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456309v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Beck</w:t>
+                <w:t xml:space="preserve">CL-AntInc Algorithm for Clustering Binary Data Streams Using the Ants Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ndèye Niang</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 144, pp.239-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2018.10.525⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 96, pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471601v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instance Based Model for Scalable θ -Subsumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bouthinon</w:t>
+                <w:t xml:space="preserve">Clustering Numerical Data Using Artificial Ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (8), pp.1119-1125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456314v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CL-AntInc Algorithm for Clustering Binary Data Streams Using the Ants Behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Nearest neighbour estimators of density derivatives, with application to mean shift clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarn Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2016.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2016.08.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115622v1</w:t>
+                <w:t xml:space="preserve">hal-04456316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Numerical Data Using Artificial Ants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">Les trois défis du Big-Data: Eléments de reflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Biernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science and Information Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (8), pp.1119-1125</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116498v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearest neighbour estimators of density derivatives, with application to mean shift clustering</w:t>
-[...134 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biophysical regions identification using an artificial neuronal network: A case study in the South Western Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Biernacki</w:t>
-[...60 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Martin Saraceno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.793-805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2005.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3302,181 +3055,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Text-to-Text Transformers as Classifier Chain for Few-Shot Multi-Label Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2025 Conference on Empirical Methods in Natural Language Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Suzhou, France. pp.26929-26938, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2025.emnlp-main.1368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UAN: Unsupervised Adaptive Normalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3485,115 +3238,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangchen Fang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Cross-Modal Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3625,1058 +3378,1058 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges (Belgium) and online, France. pp.233-238, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/esann/2024.es2024-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HDBSCAN for 3-rd order tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Faneva Andriantsiory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ben Geloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bruges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2303.07768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collapsed Gibbs Sampler for Dirichlet Process Mixture Models in Federated Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reda Khoufache</w:t>
+                <w:t xml:space="preserve">From Data to Simulation: Capturing Aircraft Engine Degradation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Madane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM24)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611978032.93⟩</w:t>
+              <w:t xml:space="preserve">ESANN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruges (Belgium) and online, France. pp.537-542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457596v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MCMC inference for Bayesian Non-Parametric Latent Block Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Distributed Collapsed Gibbs Sampler for Dirichlet Process Mixture Models in Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Khoufache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Houston, Texas, United States. pp.815 - 823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611978032.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457575v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Simulation: Capturing Aircraft Engine Degradation Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Distributed MCMC inference for Bayesian Non-Parametric Latent Block Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Khoufache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713522v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pass Generation of Multivariate Time Series through Conditional Multivariate Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Madane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10651016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AESim: A Data-Driven Aircraft Engine Simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Improved Multi-Objective Data Stream Clustering with Time and Memory Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {IJCAI-24}</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/1021⟩</w:t>
+              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.267-270, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3590570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713488v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting the Number of Clusters K with a Stability Trade-off: An Internal Validation Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Osaka (JP), Japan. pp.210-222, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Multi-Objective Data Stream Clustering with Time and Memory Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">AESim: A Data-Driven Aircraft Engine Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Madane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583133.3590570⟩</w:t>
+              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {IJCAI-24}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Jeju, France. pp.8737-8740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456329v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Normalization Layer with Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4685,1969 +4438,1969 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Shanghai, France. pp.615-624, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDMW60847.2023.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TabSRA: An Attention based Self-Explainable Model for Tabular Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bruges (Belgium) and online, France. pp.199-204, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging properties from Bayesian Non-Parametric for multiple clustering: Application for multi-view image dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Khoufache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gofinnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Conference on Data Mining Workshops (ICDMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Orlando, France. pp.31-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDMW58026.2022.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multivariate Time Series Co-clustering Non-Parametric Model Applied to Driving-Assistance Systems Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases - Workshop on Advanced Analytics and Learning on Temporal Data A modern web site</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience feedback using Representation Learning for Few-Shot Object Detection on Aerial Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Jeune</w:t>
+                <w:t xml:space="preserve">Multi-Slice Clustering for 3-order Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Faneva Andriantsiory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ben Geloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00110⟩</w:t>
+              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pasadena, France. pp.173-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761555v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Slice Clustering for 3-order Tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ben Geloun</w:t>
+                <w:t xml:space="preserve">Experience feedback using Representation Learning for Few-Shot Object Detection on Aerial Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Mokraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00034⟩</w:t>
+              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pasadena, CA, United States. pp.662-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456363v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte SOM profonde : Apprentissage joint de représentations et auto-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp2020: Conférence d'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTM Mixture through time for sequential data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakia Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Chamroukhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younãšs Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Proceedings of The International Joint Conference on Neural Networks (IJCNN) Vancouver, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vancouver, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use ants for data stream clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Congress on Evolutionary Computation (CEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Sendai, France. pp.656-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental clustering of data stream using real ants behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Sixth World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.262-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering using chemical and colonial odors of real ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 World Congress on Nature and Biologically Inspired Computing (NaBIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Fargo, Morth Dakota, United States. pp.207-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection for self organizing Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Croatia. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00197770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche connexionniste pour l'extraction de profils cas-témoins du cancer du Nasopharynx à partir des données issues d'une étude épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Corbex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.445 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning based system for knowledge discovery from nasopharyngeal cancer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Corbex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Oran, Algeria. pp.533-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and classification with categorical topological map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN (European Symposium on Artificial Neural Networks), Bruges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Topological Map and Binary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANN2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Map for Binary Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte Topologique et Données Binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe journée de statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, X, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6657,279 +6410,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficacy of Instance Incremental vs. Batch Learning in Delayed Label Environments : An Empirical Study on Tabular Data Streaming for Fraud Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
+                <w:t xml:space="preserve">Game Theory Meets Statistical Mechanics in Deep Learning Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ykhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05237366v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Theory Meets Statistical Mechanics in Deep Learning Design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Evaluating the Efficacy of Instance Incremental vs. Batch Learning in Delayed Label Environments : An Empirical Study on Tabular Data Streaming for Fraud Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787321v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OneEncoder: A Lightweight Framework for Progressive Alignment of Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6951,283 +6704,283 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manual Verbalizer Enrichment for Few-Shot Text Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Anh Nguyen</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Efficacy of Instance Incremental vs. Batch Learning in Delayed Label Environments: An Empirical Study on Tabular Data Streaming for Fraud Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gregoire Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7237,410 +6990,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Invariance-guided Stability Criterion for Time Series Clustering Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 25th International Conference on Pattern Recognition (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.9296-9303, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Architectures for Joint Clustering and Visualization with Self-organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Applications in Knowledge Discovery and Data Mining. PAKDD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11607, Springer International Publishing, pp.105-116, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-26142-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complete Data Science Work-flow For Insurance Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ghesmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Benbernou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Big Data (Big Data)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1925-1930, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BigData.2018.8622534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7650,529 +7403,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Gestion des Connaissances, {EGC} 2018, Paris, France, January 23-26, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Largeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 17th International Conference on Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebad Banissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.W. Mck. Bannatyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebad Banissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">Stefan Bertschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.W. Mck. Bannatyne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 16th International Conference on Information Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebad Banissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebad Banissi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Bertschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Forsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kenderdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE Computer Society, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RNTI, pp.98, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier &amp;quot;Apprentissage et Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CAP, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8182,374 +7935,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Big Data Platform for Enhancing Life Imaging Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bentounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Darmont; Sabine Loudcher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilizing Big Data Paradigms for Business Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of Binary Data Sets Using Artificial Ants Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bertelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing. ICONIP 2015. Lecture Notes in Computer Science, vol 9489</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.716-723, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptron Multicouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptron Multicouche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8559,262 +8312,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Big Data in Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bentounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdoncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium IDV - Imageries du Vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Cap Hornu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Topological Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thiria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESANN 2005, (European Symposium on Artificial Neural Networks)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Bruges, Belgium. pp.357-362, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01125738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8824,151 +8577,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDON Scientific Data Preservation 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristinel Diaconu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristinel Diaconu</w:t>
+                <w:t xml:space="preserve">Christian Surace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kraml</w:t>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Surace</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2014, pp.3-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00959072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8978,91 +8731,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions en apprentissage non supervisé à partir de données complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apprentissage [cs.LG]. Université Sorbonne Naris Nord, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05434677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9072,130 +8825,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8ème édition de l'atelier &amp;quot;Fouille de données complexes&amp;quot; : complexité liée aux données multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cleuziou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédric Wemmert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 146p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9205,114 +8958,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte topologique pour données qualitatives: application à la reconnaissance automatique de la densité du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université de Versailles-Saint Quentin en Yvelines, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00161698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9459,51 +9212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bouchaffra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ykhlef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3649299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11435-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Azzag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107807" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ykhlef" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201639v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Khoufache" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goffinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102371" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713484v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuena Amekoe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Jaffre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10163-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Fang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456303v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oualid Attaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Dif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-022-02436-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456301v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraldi Lo&#239;c" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107565" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sulaiman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Halim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09552-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456304v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forest" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06331-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02425-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Keskes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05184-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456307v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zarges" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01467-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116771v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Masmoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.10025522" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456309v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456314v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte L&#233;ger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouthinon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600114" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Provost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.11.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J524J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1368" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713534v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.es2024-96" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713530v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Faneva Andriantsiory" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ben Geloun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.07768" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978032.93" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Belhadj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Madane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-51" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10651016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/1021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_17" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456329v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590570" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Djallel Dilmi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456328v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-37" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457566v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gofinnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Jeune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859997v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#227;&#353;s Bennani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198064v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Corbex" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124637v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabanon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124628v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787321v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787322v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787325v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466998v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_10" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghesmoune" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622534" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016633v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170336v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebad Banissi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mck. Bannatyne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertschi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067802v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Forsell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Johansson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kenderdine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067761v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067757v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01788847v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abidi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bentounsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115652v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125492v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434677v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bouchaffra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ykhlef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3649299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11435-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Khoufache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Azzag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goffinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ykhlef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuena Amekoe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Jaffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10163-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oualid Attaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-022-02436-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraldi Lo&#239;c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sulaiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Halim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09552-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06331-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02425-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Keskes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05184-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456307v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zarges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01467-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Masmoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.10025522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouthinon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Provost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J524J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1368" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.es2024-96" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Faneva Andriantsiory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ben Geloun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.07768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Madane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978032.93" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Belhadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10651016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/1021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Djallel Dilmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456328v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-37" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gofinnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Jeune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#227;&#353;s Bennani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Corbex" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabanon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghesmoune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebad Banissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mck. Bannatyne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertschi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Forsell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Johansson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kenderdine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067757v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01788847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bentounsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>