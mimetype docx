--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -230,521 +230,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneEncoder: a lightweight framework for efficient multimodal training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redesigning deep neural networks: Bridging game theory and statistical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ykhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-025-11435-8⟩</w:t>
+              <w:t xml:space="preserve">Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.107807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141127v1</w:t>
+                <w:t xml:space="preserve">hal-05149338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Inference Algorithm for Dirichlet Process Mixture Models with Exponential Family Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Khoufache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.131119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2025.131119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redesigning deep neural networks: Bridging game theory and statistical physics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Context normalization: A new approach for the stability and improvement of neural network performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangchen Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neunet.2025.107807⟩</w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.102371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149338v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context normalization: A new approach for the stability and improvement of neural network performance</w:t>
+                <w:t xml:space="preserve">OneEncoder: a lightweight framework for efficient multimodal training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fangchen Feng</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155, pp.102371. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2024.102371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-025-11435-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957856v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring accuracy and interpretability trade-off in tabular learning with novel attention-based models</w:t>
               </w:r>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1210,51 +1210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional non-parametric latent block model: A multivariate time series clustering approach for autonomous driving validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,681 +1334,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Computing-Based Efficient Hybrid Task Scheduling Approach for Heterogeneous Computing Environment</w:t>
+                <w:t xml:space="preserve">Deep embedded self-organizing maps for joint representation learning and topology-preserving clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Sulaiman</w:t>
+                <w:t xml:space="preserve">Florent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahid Halim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shanshan Tu</w:t>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10723-021-09552-4⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (24), pp.17439-17469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-021-06331-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456319v1</w:t>
+                <w:t xml:space="preserve">hal-04456304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep embedded self-organizing maps for joint representation learning and topology-preserving clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Forest</w:t>
+                <w:t xml:space="preserve">Transfer learning from synthetic labels for histopathological images classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Dif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-021-06331-w⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp.358-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-021-02425-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456304v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning from synthetic labels for histopathological images classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
+                <w:t xml:space="preserve">An Evolutionary Computing-Based Efficient Hybrid Task Scheduling Approach for Heterogeneous Computing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Halim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Waqas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Elberrichi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">Shanshan Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), pp.358-377. </w:t>
+              <w:t xml:space="preserve">Journal of Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-021-02425-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10723-021-09552-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456302v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace data stream clustering with global and local weighting models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">A scalable and effective rough set theory-based approach for big data pre-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Zarges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Keskes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-020-05184-z⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (8), pp.3321-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-020-01467-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456306v1</w:t>
+                <w:t xml:space="preserve">hal-04456307v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable and effective rough set theory-based approach for big data pre-processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Zarges</w:t>
+                <w:t xml:space="preserve">Subspace data stream clustering with global and local weighting models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oualid Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Beck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+                <w:t xml:space="preserve">Nabil Keskes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (8), pp.3321-3386. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (8), pp.3691-3712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-020-01467-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-020-05184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456307v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ant Based New Clustering Model for Graph Proximity Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed approximate nearest neighbors algorithm for efficient large scale mean shift clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarn Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Micro-Batch Approach for Partial Least Square Clusterwise Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bouthinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (07), pp.1860011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2601,51 +2601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering Numerical Data Using Artificial Ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,64 +2722,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearest neighbour estimators of density derivatives, with application to mean shift clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarn Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3531,438 +3531,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Simulation: Capturing Aircraft Engine Degradation Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Distributed Collapsed Gibbs Sampler for Dirichlet Process Mixture Models in Federated Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Khoufache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Goffinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESANN 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-51⟩</w:t>
+              <w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Houston, Texas, United States. pp.815 - 823, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611978032.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713522v1</w:t>
+                <w:t xml:space="preserve">hal-04457596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Collapsed Gibbs Sampler for Dirichlet Process Mixture Models in Federated Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Distributed MCMC inference for Bayesian Non-Parametric Latent Block Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Khoufache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisse Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM International Conference on Data Mining (SDM24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457596v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MCMC inference for Bayesian Non-Parametric Latent Block Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">From Data to Simulation: Capturing Aircraft Engine Degradation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Madane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESANN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bruges (Belgium) and online, France. pp.537-542, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457575v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pass Generation of Multivariate Time Series through Conditional Multivariate Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Madane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,391 +4029,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Multi-Objective Data Stream Clustering with Time and Memory Optimization</w:t>
+                <w:t xml:space="preserve">Selecting the Number of Clusters K with a Stability Trade-off: An Internal Validation Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Attaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
+                <w:t xml:space="preserve">Alex Mourer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.267-270, </w:t>
+              <w:t xml:space="preserve">The Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Osaka (JP), Japan. pp.210-222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583133.3590570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456329v1</w:t>
+                <w:t xml:space="preserve">hal-04456322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting the Number of Clusters K with a Stability Trade-off: An Internal Validation Criterion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">AESim: A Data-Driven Aircraft Engine Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Madane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33374-3_17⟩</w:t>
+              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {IJCAI-24}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Jeju, France. pp.8737-8740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/1021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456322v1</w:t>
+                <w:t xml:space="preserve">hal-04713488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AESim: A Data-Driven Aircraft Engine Simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Improved Multi-Objective Data Stream Clustering with Time and Memory Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Third International Joint Conference on Artificial Intelligence {IJCAI-24}</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Jeju, France. pp.8737-8740, </w:t>
+              <w:t xml:space="preserve">GECCO '23 Companion: Companion Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbon Portugal, France. pp.267-270, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2024/1021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3590570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713488v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Normalization Layer with Applications</w:t>
               </w:r>
@@ -4663,77 +4663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging properties from Bayesian Non-Parametric for multiple clustering: Application for multi-view image dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Khoufache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djallel Dilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gofinnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4793,77 +4793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multivariate Time Series Co-clustering Non-Parametric Model Applied to Driving-Assistance Systems Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Goffinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,317 +4908,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Slice Clustering for 3-order Tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ben Geloun</w:t>
+                <w:t xml:space="preserve">Experience feedback using Representation Learning for Few-Shot Object Detection on Aerial Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Mokraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00034⟩</w:t>
+              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pasadena, CA, United States. pp.662-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456363v1</w:t>
+                <w:t xml:space="preserve">hal-04761555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience feedback using Representation Learning for Few-Shot Object Detection on Aerial Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Jeune</w:t>
+                <w:t xml:space="preserve">Multi-Slice Clustering for 3-order Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Faneva Andriantsiory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ben Geloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Pasadena, CA, United States. pp.662-667, </w:t>
+              <w:t xml:space="preserve">2021 20th IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Pasadena, France. pp.173-178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMLA52953.2021.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761555v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte SOM profonde : Apprentissage joint de représentations et auto-organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAp2020: Conférence d'Apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5682,338 +5682,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection for self organizing Map</w:t>
+                <w:t xml:space="preserve">Approche connexionniste pour l'extraction de profils cas-témoins du cancer du Nasopharynx à partir des données issues d'une étude épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Corbex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Croatia. pp.45-50</w:t>
+              <w:t xml:space="preserve">EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.445 - 454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00197770v1</w:t>
+                <w:t xml:space="preserve">hal-00198064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche connexionniste pour l'extraction de profils cas-témoins du cancer du Nasopharynx à partir des données issues d'une étude épidémiologique</w:t>
+                <w:t xml:space="preserve">Learning based system for knowledge discovery from nasopharyngeal cancer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aussem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjim Chelghoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Corbex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.445 - 454</w:t>
+              <w:t xml:space="preserve">COSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oran, Algeria. pp.533-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198064v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning based system for knowledge discovery from nasopharyngeal cancer data</w:t>
+                <w:t xml:space="preserve">Feature selection for self organizing Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Benabdeslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilys Corbex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Oran, Algeria. pp.533-542</w:t>
+              <w:t xml:space="preserve">ITI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Croatia. pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198065v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00197770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization and classification with categorical topological map</w:t>
               </w:r>
@@ -6418,461 +6418,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Theory Meets Statistical Mechanics in Deep Learning Design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Evaluating the Efficacy of Instance Incremental vs. Batch Learning in Delayed Label Environments : An Empirical Study on Tabular Data Streaming for Fraud Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Jaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787321v1</w:t>
+                <w:t xml:space="preserve">hal-05237366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficacy of Instance Incremental vs. Batch Learning in Delayed Label Environments : An Empirical Study on Tabular Data Streaming for Fraud Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kodjo Mawuena Amekoe</w:t>
+                <w:t xml:space="preserve">Game Theory Meets Statistical Mechanics in Deep Learning Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Bouchaffra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Ykhlef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237366v1</w:t>
+                <w:t xml:space="preserve">hal-04787321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OneEncoder: A Lightweight Framework for Progressive Alignment of Modalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanane Azzag</w:t>
+                <w:t xml:space="preserve">Manual Verbalizer Enrichment for Few-Shot Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadi Tomeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787322v1</w:t>
+                <w:t xml:space="preserve">hal-04787324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual Verbalizer Enrichment for Few-Shot Text Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadi Tomeh</w:t>
+                <w:t xml:space="preserve">OneEncoder: A Lightweight Framework for Progressive Alignment of Modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787324v1</w:t>
+                <w:t xml:space="preserve">hal-04787322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Efficacy of Instance Incremental vs. Batch Learning in Delayed Label Environments: An Empirical Study on Tabular Data Streaming for Fraud Detection</w:t>
               </w:r>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Jaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaineb Chelly Dagdia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7004,64 +7004,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Invariance-guided Stability Criterion for Time Series Clustering Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mourer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,90 +7134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Architectures for Joint Clustering and Visualization with Self-organizing Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends and Applications in Knowledge Discovery and Data Mining. PAKDD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11607, Springer International Publishing, pp.105-116, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7518,51 +7518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 17th International Conference on Information Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebad Banissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.W. Mck. Bannatyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7842,51 +7842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de l'atelier &amp;quot;Apprentissage et Visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7962,51 +7962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Big Data Platform for Enhancing Life Imaging Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Azzag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Benbernou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,51 +9212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bouchaffra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ykhlef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3649299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11435-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Khoufache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Azzag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goffinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149338v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ykhlef" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107807" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102371" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuena Amekoe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Jaffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10163-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oualid Attaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-022-02436-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraldi Lo&#239;c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sulaiman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Halim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09552-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456304v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forest" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06331-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02425-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Keskes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05184-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456307v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zarges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01467-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Masmoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.10025522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouthinon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Provost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J524J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1368" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.es2024-96" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Faneva Andriantsiory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ben Geloun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.07768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Madane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-51" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978032.93" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Belhadj" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10651016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456329v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456322v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_17" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/1021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Djallel Dilmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456328v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-37" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gofinnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00034" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Jeune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#227;&#353;s Bennani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197770v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Corbex" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198065v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabanon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237366v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787322v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787324v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghesmoune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebad Banissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mck. Bannatyne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertschi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Forsell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Johansson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kenderdine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067757v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01788847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bentounsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Bouchaffra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ykhlef" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Faye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Azzag" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCYB.2025.3649299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Ykhlef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Azzag" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2025.107807" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Khoufache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goffinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2024.102371" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-025-11435-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodjo Mawuena Amekoe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaineb Chelly Dagdia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Jaffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10163-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693106v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456190v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangchen Fang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oualid Attaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Dif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-022-02436-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraldi Lo&#239;c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Coutant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2022.107565" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Forest" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-021-06331-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elberrichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-021-02425-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456319v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sulaiman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Halim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Waqas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Tu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-021-09552-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456307v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zarges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01467-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Keskes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05184-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116771v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Masmoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBIC.2019.10025522" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456309v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarn Duong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.07.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.10.525" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouthinon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218213018600114" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.08.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456316v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2016.06.021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benabdeslem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biernacki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saraceno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Provost" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2005.11.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C15J524J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Anh Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadi Tomeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.emnlp-main.1368" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.es2024-96" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Faneva Andriantsiory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ben Geloun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2303.07768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978032.93" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisse Belhadj" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713522v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Madane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-51" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10651016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mourer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33374-3_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/1021" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590570" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457540v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Djallel Dilmi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW60847.2023.00086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456328v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djallel Dilmi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-37" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457566v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gofinnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW58026.2022.00013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544052v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Giraldi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Jeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Mokraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00110" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA52953.2021.00034" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859997v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakia Jaziri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Chamroukhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#227;&#353;s Bennani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123317v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123323v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aussem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Corbex" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjim Chelghoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125111v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124637v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabanon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124627v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237366v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787321v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787322v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787325v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466998v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lacaille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26142-9_10" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510498v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ghesmoune" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ouziri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.2018.8622534" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170336v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebad Banissi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Mck. Bannatyne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bertschi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067802v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Forsell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Johansson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kenderdine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067757v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01788847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abidi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bentounsi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115652v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdoncle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Chazottes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05434677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00161698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>