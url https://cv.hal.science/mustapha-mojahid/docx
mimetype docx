--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1876,256 +1876,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TALN et IHM : une approche transdisciplinaire pour la saisie de textes de personnes en situation de handicaps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+                <w:t xml:space="preserve">Un cadre fédérateur de représentation des données et indices issus des forum de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazar Chahbandarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22eme Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.44-54</w:t>
+              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Bringay (LIRMM Montpellier); Jean Charlet (INSERM APHP Paris 6); Marie-Christine Jaulent (CRC Jussieu); Lina Soualmia (LITIS Rouen); Nathalie Souf (IRIT Toulouse); Lynda Tamine Lechani (IRIT Toulouse), Jun 2015, Rennes, France. pp.43-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343036v1</w:t>
+                <w:t xml:space="preserve">hal-03209317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre fédérateur de représentation des données et indices issus des forum de santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
+                <w:t xml:space="preserve">TALN et IHM : une approche transdisciplinaire pour la saisie de textes de personnes en situation de handicaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazar Chahbandarian</w:t>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium Ingénierie de l’Information Médicale (SIIM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sandra Bringay (LIRMM Montpellier); Jean Charlet (INSERM APHP Paris 6); Marie-Christine Jaulent (CRC Jussieu); Lina Soualmia (LITIS Rouen); Nathalie Souf (IRIT Toulouse); Lynda Tamine Lechani (IRIT Toulouse), Jun 2015, Rennes, France. pp.43-48</w:t>
+              <w:t xml:space="preserve">22eme Conference sur le Traitement Automatique des Langues Naturelles (TALN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209317v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">READ: A (Research) Platform for Evaluating Non-visual Access Methods to Digital Documents</w:t>
               </w:r>
@@ -2898,51 +2898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Linz, Austria. pp.451-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4863,398 +4863,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramètres définitoires d’un document multimédia utilisé dans l’enseignement-apprentissage d’une langue étrangère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'influence de la variabilité des textes sur leur transposition automatique à l'oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudine Mélan</w:t>
+                <w:t xml:space="preserve">Christophe Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque «Compréhension et hypermédia, Approches cognitives, communicationnelles et sémiotiques»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Albi, France</w:t>
+              <w:t xml:space="preserve">Colloque international francophone sur l'écrit et le document (CIFED 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.211-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858171v1</w:t>
+                <w:t xml:space="preserve">hal-03636755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique du traitement des structures visuelles dans la présentation oralisée des textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Maurel</w:t>
+                <w:t xml:space="preserve">Paramètres définitoires d’un document multimédia utilisé dans l’enseignement-apprentissage d’une langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grandaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Mélan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Luc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documents Virtuels Personnalisables 2002 (DVP 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Brest, France. pp.11-24</w:t>
+              <w:t xml:space="preserve">Colloque «Compréhension et hypermédia, Approches cognitives, communicationnelles et sémiotiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03636756v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence de la variabilité des textes sur leur transposition automatique à l'oral</w:t>
+                <w:t xml:space="preserve">Problématique du traitement des structures visuelles dans la présentation oralisée des textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Virbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international francophone sur l'écrit et le document (CIFED 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia. pp.211-225</w:t>
+              <w:t xml:space="preserve">Documents Virtuels Personnalisables 2002 (DVP 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Brest, France. pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636755v1</w:t>
+                <w:t xml:space="preserve">hal-03636756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématique, enjeux et perspectives de la présentation orale de documents : une approche pluridisciplinaire</w:t>
               </w:r>
@@ -5378,51 +5378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposition à l'oral des structures énumératives à partir de leurs paramètres formels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,77 +5912,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual presentation of medical forum's discussions (Atelier Ingénierie des connaissances et santé 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazar Chahbandarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Mojahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6058,51 +6058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Leon Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v27i2p199-203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yllias Chali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadid A. Hasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2015.01.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Faraj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.69-83" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sadid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_67" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14097-6_70" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC93LVHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_71" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1639642.1639700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-042-1-207" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02580-8_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DKGNL1V2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70540-6_180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HQBJR9KQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512735" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Bouraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636756v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Privat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Christophe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203797365-24/allying-information-communications-technology-psycho-linguistic-sciences-design-alternative-augmentative-communication-systems-persons-speech-motor-impairment-nadine-vigouroux-philippe-boissi%C3%A8re-fr%C3%A9d%C3%A9ric?context=ubx&amp;amp;refId=9c572850-fe93-499a-9689-464214e67b86" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797365" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Castillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v27i2p199-203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yllias Chali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadid A. Hasan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2015.01.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etcheverry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marqui&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.04.005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMCZ1WQH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaldoun Al Faraj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.2.69-83" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Virbel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256079v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044255v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Camili" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Benassaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Dusaucy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120269v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219982v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08596-8_10" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sadid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fauconnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kamel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39194-1_47" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_67" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rothenburger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bou Issa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619331v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14097-6_70" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QC93LVHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03655-2_71" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1639642.1639700" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-042-1-207" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02580-8_1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DKGNL1V2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;on Bouraoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lagarrigue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACTEA.2009.5227855" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70540-6_180" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HQBJR9KQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620133v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1512714.1512735" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Leon Bouraoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625102v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mojahid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636755v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Luc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Privat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636751v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638821v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Christophe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213974v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9780203797365-24/allying-information-communications-technology-psycho-linguistic-sciences-design-alternative-augmentative-communication-systems-persons-speech-motor-impairment-nadine-vigouroux-philippe-boissi%C3%A8re-fr%C3%A9d%C3%A9ric?context=ubx&amp;amp;refId=9c572850-fe93-499a-9689-464214e67b86" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203797365" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624212v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>