--- v0 (2026-03-17)
+++ v1 (2026-05-08)
@@ -636,420 +636,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an intelligent interface between decision aid tool and operator in control rooms</w:t>
+                <w:t xml:space="preserve">Knowledge based interface approach for real-time aid expert system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1991, Paris, France. pp. 652-654</w:t>
+              <w:t xml:space="preserve">Safeprocess'91, IFAC/IMACS Symposium on Faut detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Baden-Baden, Germany. pp. 100-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426821v1</w:t>
+                <w:t xml:space="preserve">hal-03426291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge based interface approach for real-time aid expert system</w:t>
+                <w:t xml:space="preserve">Towards an intelligent interface between decision aid tool and operator in control rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gambiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess'91, IFAC/IMACS Symposium on Faut detection, Supervision and Safety for Technical Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1991, Baden-Baden, Germany. pp. 100-106</w:t>
+              <w:t xml:space="preserve">11th Congress of the International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Paris, France. pp. 652-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426291v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between real-time aid expert system, intelligent interface and human operator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An intelligent interface approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Computational Intelligence 90 "Heterogeneous knowledge representation systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1990, Milano, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Human Aspects of Advanced Manufacturing and Hybrid Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1990, Honolulu, United States. pp. 587-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384515v1</w:t>
+                <w:t xml:space="preserve">hal-03521383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent interface approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between real-time aid expert system, intelligent interface and human operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human Aspects of Advanced Manufacturing and Hybrid Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1990, Honolulu, United States. pp. 587-594</w:t>
+              <w:t xml:space="preserve">International Symposium Computational Intelligence 90 "Heterogeneous knowledge representation systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521383v1</w:t>
+                <w:t xml:space="preserve">hal-03384515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1253,90 +1253,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et mise en oeuvre d'un module d'interface pour l'outil PREDEX de développement de système expert de filtrage et de gestion d'alarmes pour les procédés continus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gambiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Valenciennes et du Hainaut-Cambrésis; LAMIH. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tendjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 8 (4), pp.345-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1965,51 +1965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambiez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tendjaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sc&#233;mama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-8141(91)90070-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01421142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992VALE0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jaber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tendjaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Oillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602783v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scemama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03419563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Millot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03426821v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambiez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521383v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03384515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tendjaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sc&#233;mama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03434573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436857v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0952-1976(93)90014-O" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03370036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03521359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-8141(91)90070-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01421142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992VALE0020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>