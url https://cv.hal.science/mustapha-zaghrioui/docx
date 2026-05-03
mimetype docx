--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -344,1717 +344,1717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sr doping on microstructure, morphology, photoluminescence, optical properties and photocatalytic performance of SnO2 thin films</w:t>
+                <w:t xml:space="preserve">Flexible Polyurethane Foams Reinforced With Recycled Waste Tire Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Bezzerrouk</w:t>
+                <w:t xml:space="preserve">Y. Nezili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Akriche</w:t>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Kharroubi</w:t>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 167, pp.117292. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.70081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538552v1</w:t>
+                <w:t xml:space="preserve">hal-05240363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2CuBr4 monocrystal and thin film with high temperature phase transition</w:t>
+                <w:t xml:space="preserve">Rotation symmetry mismatch and interlayer hybridization in MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-black phosphorus van der Waals heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rebhi</w:t>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebtehal Elghmaz</w:t>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Karoui</w:t>
+                <w:t xml:space="preserve">Chaofeng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+                <w:t xml:space="preserve">Yingchun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1353 (2), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368801v1</w:t>
+                <w:t xml:space="preserve">hal-05554908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced solar modulation performance of VO2-based smart windows with insertion of ultrathin TiOx layer</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2CuBr4 monocrystal and thin film with high temperature phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiyo Hirono</w:t>
+                <w:t xml:space="preserve">Yosra Rebhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Nakae</w:t>
+                <w:t xml:space="preserve">Ebtehal Elghmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Kudo</w:t>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Md. Suruz Mian</w:t>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kunio Okimura</w:t>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 294, pp.113916. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1353 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554898v1</w:t>
+                <w:t xml:space="preserve">hal-05368801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, thermal stability and microstructural properties of Bi4V2-x(Cu-Li)xO11-7x/4 solid solution (0.1 ≤ x ≤ 0.3)</w:t>
+                <w:t xml:space="preserve">Effect of Sr doping on microstructure, morphology, photoluminescence, optical properties and photocatalytic performance of SnO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Mhaira</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Bezzerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Agnaou</w:t>
+                <w:t xml:space="preserve">Ahmed Akriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Essalim</w:t>
+                <w:t xml:space="preserve">Bachir Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chartier</w:t>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39, pp.102333. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.117292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538931v1</w:t>
+                <w:t xml:space="preserve">hal-05538552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bismuth telluride nanoparticles synthesized via spark ablation</w:t>
+                <w:t xml:space="preserve">Enhanced solar modulation performance of VO2-based smart windows with insertion of ultrathin TiOx layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+                <w:t xml:space="preserve">Taiyo Hirono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
+                <w:t xml:space="preserve">Hideki Nakae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Chettab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Keisuke Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
+                <w:t xml:space="preserve">Md. Suruz Mian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43579-025-00742-9⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 294, pp.113916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05092028v1</w:t>
+                <w:t xml:space="preserve">hal-05554898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of bismuth telluride nanoparticles synthesized via spark ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Essalim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43579-025-00742-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538929v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Polyurethane Foams Reinforced With Recycled Waste Tire Material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Aboudi</w:t>
+                <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mdarhri</w:t>
+                <w:t xml:space="preserve">Rachida Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brosseau</w:t>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.79-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.70081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240363v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation symmetry mismatch and interlayer hybridization in MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-black phosphorus van der Waals heterostructures</w:t>
+                <w:t xml:space="preserve">Mechanical and physical properties of flexible polyurethane foam filled with waste tire material recycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zailan Zhang</w:t>
+                <w:t xml:space="preserve">Y Nezili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+                <w:t xml:space="preserve">I El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaofeng Gao</w:t>
+                <w:t xml:space="preserve">D He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingchun Cheng</w:t>
+                <w:t xml:space="preserve">A Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
+                <w:t xml:space="preserve">C Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.763. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (48), pp.e56282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56113-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.56282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554908v1</w:t>
+                <w:t xml:space="preserve">hal-04730899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and physical properties of flexible polyurethane foam filled with waste tire material recycles</w:t>
+                <w:t xml:space="preserve">Synthesis, crystal structure, and ionic conductivity of a new organic–inorganic bromides (C6H9N2)2[SbBr4]Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nezili</w:t>
+                <w:t xml:space="preserve">I. Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I El Aboudi</w:t>
+                <w:t xml:space="preserve">W. Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D He</w:t>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mdarhri</w:t>
+                <w:t xml:space="preserve">J. Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brosseau</w:t>
+                <w:t xml:space="preserve">A. Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 141 (48), pp.e56282. </w:t>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (9), pp.5827-5844. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.56282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11581-024-05680-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730899v1</w:t>
+                <w:t xml:space="preserve">hal-05104627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystal structure, and ionic conductivity of a new organic–inorganic bromides (C6H9N2)2[SbBr4]Br</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the structural and microstructural properties of copper and tantalum substituted BiMeVOx compounds with enhanced oxygen ion conductivity: Bi4V2-xCux/2Tax/2O11-3x/4 (0.1≤ x ≤ 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Chaabane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Oueslati</w:t>
+                <w:t xml:space="preserve">Fabrice Mauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11581-024-05680-5⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (21, Part B), pp.42668-42676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104627v1</w:t>
+                <w:t xml:space="preserve">hal-04712765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the structural and microstructural properties of copper and tantalum substituted BiMeVOx compounds with enhanced oxygen ion conductivity: Bi4V2-xCux/2Tax/2O11-3x/4 (0.1≤ x ≤ 0.5)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Crystal structure, optical characterization, conduction and relaxation mechanisms of a new hybrid compound (C 6 H 9 N 2 ) 2 [Sb 2 Cl 8 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.08.111⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.3588-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra08885e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712765v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, optical characterization, conduction and relaxation mechanisms of a new hybrid compound (C 6 H 9 N 2 ) 2 [Sb 2 Cl 8 ]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Rekik</w:t>
+                <w:t xml:space="preserve">Structure, thermal stability and microstructural properties of Bi4V2-x(Cu-Li)xO11-7x/4 solid solution (0.1 ≤ x ≤ 0.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mhaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agnaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ghalla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lhoste</w:t>
+                <w:t xml:space="preserve">T. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.3588-3598. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ra08885e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427717v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity characterization of Bi4V2O11 doped with sulfur prepared by hydrothermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.1688-1697. </w:t>
@@ -2092,77 +2092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of NiTiO3 polymorphs on silicon substrates by radio frequency sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,77 +2252,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), pp.182 - 192. </w:t>
@@ -2354,831 +2354,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(CH3)(2)NH2](2)PdBr4, a layered hybrid halide perovskite semiconductor with improved optical and electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new supramolecular semiconductor palladium( ii ) complex [(CH 3 ) 3 N(CH 2 ) 3 Br] 2 Pd 2 Cl 6 : structural study, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Rhaiem</w:t>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ra04085b⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (17), pp.8042-8049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nj00851g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193362v1</w:t>
+                <w:t xml:space="preserve">hal-04597123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing symmetry-breaking defects in polished graphitizable s p 2 carbons using angle-resolved polarized Raman scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[(CH3)(2)NH2](2)PdBr4, a layered hybrid halide perovskite semiconductor with improved optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hbiriq</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdallah Rhaiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134305⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (33), pp.23348-23358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04085b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066876v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing symmetry-breaking defects in polished graphitizable s p 2 carbons using angle-resolved polarized Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hbiriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Merad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (13), pp.134305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04321971v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and Roughness Effect of Pr2NiO4+δ Coating on the Normal Spectral Emittance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sediri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-023-03278-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04279897v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent polarity impacts the sorption kinetics and tensile properties of carbon black filled elastomers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Thickness and Roughness Effect of Pr2NiO4+δ Coating on the Normal Spectral Emittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125563⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (12), pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-023-03278-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195618v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new supramolecular semiconductor palladium( ii ) complex [(CH 3 ) 3 N(CH 2 ) 3 Br] 2 Pd 2 Cl 6 : structural study, optical and electrical properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+                <w:t xml:space="preserve">Solvent polarity impacts the sorption kinetics and tensile properties of carbon black filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nezili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (17), pp.8042-8049. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.125563(1)-125563(12). </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nj00851g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597123v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Pitcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature spark plasma sintering, a fast and one step route to achieve dense and efficient SrTiO3-based thermoelectric ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3484,51 +3484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3592,64 +3592,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Jomni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3735,51 +3735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Davydov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3830,90 +3830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching ultrathin VO 2 films on sapphire (001) substrates by biased reactive sputtering: Characteristic morphology and its effect on the infrared-light switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masashi Kuwahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoichi Uehara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Helaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abarbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (15), pp.4275. </w:t>
@@ -4222,1756 +4222,1756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.015043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482183v1</w:t>
+                <w:t xml:space="preserve">hal-02525691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Characterization and Investigation of Heavy Metal Ions Removal by New Cellulose-Ether Based adsorbent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Sundman</w:t>
+                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Waroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.154341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219912v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+                <w:t xml:space="preserve">Design, Characterization and Investigation of Heavy Metal Ions Removal by New Cellulose-Ether Based adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zannagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Amhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Barkany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Jilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laffez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Sundman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.332-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964878v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.015043. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 714, pp.138384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525691v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic Behavior and Dynamic Mechanical Relaxation in Carbon Black-Polymer Composites</w:t>
+                <w:t xml:space="preserve">LiCoO2 with double porous structure obtained by electrospray deposition and its evaluation as an electrode for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Elhaouzi</w:t>
+                <w:t xml:space="preserve">Ilham Bezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Brosseau</w:t>
+                <w:t xml:space="preserve">Erwann Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.25142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 805, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945904v1</w:t>
+                <w:t xml:space="preserve">hal-02267978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of toxic heavy metals from river water samples using a porous silica surface modified with a new β-ketoenolic host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent M2 phase in strongly strained (011)-oriented grains in VO 2 films grown on sapphire (001) in reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Tighadouini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.25⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (16), pp.165304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5068700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525684v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic conduction and microstructure in polymer composites filled with carbonaceous particles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Brosseau</w:t>
+                <w:t xml:space="preserve">Hyperelastic Behavior and Dynamic Mechanical Relaxation in Carbon Black-Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Elhaouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4740239⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (8), pp.3005-3011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983510v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and luminescence of MgAl2O4 ceramics obtained via spark plasma sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of toxic heavy metals from river water samples using a porous silica surface modified with a new β-ketoenolic host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Pille</w:t>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Spiridigliozzi</w:t>
+                <w:t xml:space="preserve">Abderrahman Elidrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amamra</w:t>
+                <w:t xml:space="preserve">Khadija Haboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billeton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (7), pp.8305-8312. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.262-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405841v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of Co1-M O (M = Na, 0 ≤ x ≤ 0.07; M = Ag, 0 ≤ x ≤ 0.05)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electronic conduction and microstructure in polymer composites filled with carbonaceous particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.034118(1)-034118(3). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4740239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917126v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and luminescence of MgAl2O4 ceramics obtained via spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Spiridigliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boschetto</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+                <w:t xml:space="preserve">Thierry Billeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (7), pp.8305-8312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457642v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Confinement of Cd II in Silica Particles Functionalized with β-Keto-Enol-Bisfuran Receptor: Isotherms, Kinetic and Thermodynamic Studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of Co1-M O (M = Na, 0 ≤ x ≤ 0.07; M = Ag, 0 ≤ x ≤ 0.05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801349⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2-3), pp.346-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525675v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent M2 phase in strongly strained (011)-oriented grains in VO 2 films grown on sapphire (001) in reactive sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Selective Confinement of Cd II in Silica Particles Functionalized with β-Keto-Enol-Bisfuran Receptor: Isotherms, Kinetic and Thermodynamic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5068700⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (27), pp.3180-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525682v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiCoO2 with double porous structure obtained by electrospray deposition and its evaluation as an electrode for lithium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilham Bezza</w:t>
+                <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Luais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tran-Van</w:t>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 805, pp.19-25. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267978v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between bandwidth-controlled and filling-controlled pressure-induced Mott insulator to metal transition in the molecular compound [Au(Et-thiazdt)$_2$]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Caillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6048,103 +6048,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman study of high temperature insulator-insulator transition in Ba 2 Co 9 O 14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimbo Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79, pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6191,64 +6191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,774 +6306,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, transport and thermal properties of Na 2 Fe 2 Ti 6 O 16 freudenbergite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Polarized Raman scattering on single crystals of rare earth orthochromite RCrO 3 (R = La, Pr, Nd, and Sm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimbo Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 198, pp.1 - 6. </w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (12), pp.1839 - 1851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741045v1</w:t>
+                <w:t xml:space="preserve">hal-01741009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of VO 2 films into (011)-oriented micrometer-sized grains on Al 2 O 3 (001) in biased reactive sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis, sintering, transport and thermal properties of Na 2 Fe 2 Ti 6 O 16 freudenbergite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (6), pp.061508. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.1 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.4989669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140271v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Marsteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (5), pp.1325 - 1331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Method Based on Spin-Coating for the Preparation of 2D and 3D Si-Based Anodes for Lithium Ion Batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Recrystallization of VO 2 films into (011)-oriented micrometer-sized grains on Al 2 O 3 (001) in biased reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering1010005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.061508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4989669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862635v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Raman scattering on single crystals of rare earth orthochromite RCrO 3 (R = La, Pr, Nd, and Sm)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nimbo Camara</w:t>
+                <w:t xml:space="preserve">Novel Method Based on Spin-Coating for the Preparation of 2D and 3D Si-Based Anodes for Lithium Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Tillocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (12), pp.1839 - 1851. </w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Physical and Applied Chemistry of Novel Materials and Their Applications, 1 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741009v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal efficiency of Pb(II), Zn(II), Cd(II) and Cu(II) from aqueous solution and natural water by ketoenol–pyrazole receptor functionalized silica hybrid adsorbent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (4), pp.608-621. </w:t>
@@ -7105,436 +7105,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Adsorbent Material Based on Nitrothiophene-Functionalized Silica Particles for Aqueous Heavy Metals Removal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryse Baquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415993.2015.1137920⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.102-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718972v1</w:t>
+                <w:t xml:space="preserve">hal-01538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Sediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New Adsorbent Material Based on Nitrothiophene-Functionalized Silica Particles for Aqueous Heavy Metals Removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (3), pp.296--306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415993.2015.1137920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01538836v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Energy Scale Involved in the Metal to Insulator Transition of Quadruple Perovskite EuCu3Fe4O12: Infrared Spectroscopy and Ab-Initio Calculations</w:t>
               </w:r>
@@ -7648,744 +7648,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of crystal orientation and annealing on the oxygen diffusion and surface exchange of La2NiO4+d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.17927-17938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153225v1</w:t>
+                <w:t xml:space="preserve">hal-01377151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystal orientation and annealing on the oxygen diffusion and surface exchange of La2NiO4+d</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Castaing</w:t>
+                <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+                <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (32), pp.17927-17938. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377151v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Crystal Orientation and Annealing on the Oxygen Diffusion and Surface Exchange of La 2 NiO 4+δ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Burriel</w:t>
+                <w:t xml:space="preserve">Rémi Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (32), pp.17927-17938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Lattice-Dynamics Evolution of YMnO3 and YbMnO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarized Raman Scattering of Large Crystalline Domains in VO2 Films on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+                <w:t xml:space="preserve">Kui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224104⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718982v1</w:t>
+                <w:t xml:space="preserve">hal-01831018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Raman Scattering of Large Crystalline Domains in VO2 Films on Sapphire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High-Temperature Lattice-Dynamics Evolution of YMnO3 and YbMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kunio Okimura</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831018v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Removal of Zn(II) from Aqueous Solution and Natural Water Using New Silica-Immobilized ketoenol–pyridine Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,90 +8461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appearance of Large Crystalline Domains in VO2 Films Grown on Sapphire (001) and Their Phase Transition Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kui Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8585,913 +8585,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Thermally Induced Structural Distortions and Electronic Properties of the Layered Misfit Chalcogenide (LaS)of the Layered Misfit Chalcogenide (LaS)1.196VS2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature-Dependent Raman and Ultraviolet Photoelectron Spectroscopy Studies on Phase Transition Behavior of VO2 Films with M1 and M2 Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+                <w:t xml:space="preserve">Tetsuya Hajiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Brouet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shin-Ichi Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503159a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (15), pp.153501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718996v1</w:t>
+                <w:t xml:space="preserve">hal-01831023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thermal Expansion of Substrates on Phase Transition Temperature of VO2 Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Relation between Thermally Induced Structural Distortions and Electronic Properties of the Layered Misfit Chalcogenide (LaS)of the Layered Misfit Chalcogenide (LaS)1.196VS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 116 (12), pp.123510. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.19273--19279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4896500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp503159a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831022v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Symmetry Breaking and and spin–phonon Coupling in SmCrO3 Orthochromite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Thermal Expansion of Substrates on Phase Transition Temperature of VO2 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Amrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+                <w:t xml:space="preserve">Masaaki Matsushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Néstor E. Massa</w:t>
+                <w:t xml:space="preserve">Hiroshi Funakubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.02.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (12), pp.123510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718992v1</w:t>
+                <w:t xml:space="preserve">hal-01831022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organically Modified Silica with Pyrazole-3-Carbaldehyde as a New Sorbent for Solid-Liquid Extraction of Heavy Metals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
+                <w:t xml:space="preserve">Raman Study of ACu3Fe4O12 (A = Ca, Sr, Y and Eu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Cazier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Etani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Irifune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules19010247⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.65--68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718997v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Study of ACu3Fe4O12 (A = Ca, Sr, Y and Eu)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Etani</w:t>
+                <w:t xml:space="preserve">Organically Modified Silica with Pyrazole-3-Carbaldehyde as a New Sorbent for Solid-Liquid Extraction of Heavy Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Irifune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27, pp.65--68. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2013.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules19010247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718993v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Dependent Raman and Ultraviolet Photoelectron Spectroscopy Studies on Phase Transition Behavior of VO2 Films with M1 and M2 Phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+                <w:t xml:space="preserve">Local Symmetry Breaking and and spin–phonon Coupling in SmCrO3 Orthochromite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Hajiri</w:t>
+                <w:t xml:space="preserve">François Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shin-Ichi Kimura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Néstor E. Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (15), pp.153501. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 361, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4870868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831023v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
@@ -9523,315 +9523,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1315-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824471v1</w:t>
+                <w:t xml:space="preserve">hal-00752400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+                <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-R. Ammar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.1315-1320. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752400v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up and new compaction processes: A way to tunable properties of nanostructured cobalt ferrite ceramics</w:t>
               </w:r>
@@ -9856,51 +9856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mercone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10015,51 +10015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Echegut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (18), pp.181917-1. </w:t>
@@ -10239,103 +10239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
@@ -10411,64 +10411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Napierala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ta Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10510,64 +10510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron doped (Sm1−x,Cax)MnO3 perovskite manganite as potential infrared thermochromic switch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reversat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,64 +10627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of calcium-doped lanthanium nickelates La2−xCaxNiO4+δ ()</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (2), pp.149-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10734,90 +10734,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and transport properties of Nd1.67Sr0.33NiO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10880,77 +10880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies in magnetic susceptibility of nonstoichiometric Nd2NiO4+δ (δ=0.049, 0.065, 0.077, 0.234)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11026,64 +11026,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistivity and IR reflectivity of calcium-doped neodymium nickelates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11140,359 +11140,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction investigation of the relationship between strains and metal-insulator transition in NdNiO3 thin films</w:t>
+                <w:t xml:space="preserve">Metal–insulator transition at room temperature and infrared properties of Nd0.7Eu0.3NiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Goudeau</w:t>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Elkaim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-F. Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1463-0184(02)00043-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (4), pp.619-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1493645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179095v1</w:t>
+                <w:t xml:space="preserve">hal-03935778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator transition at room temperature and infrared properties of Nd0.7Eu0.3NiO3 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Capon</w:t>
+                <w:t xml:space="preserve">X-ray diffraction investigation of the relationship between strains and metal-insulator transition in NdNiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bardeau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Simon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (3-4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1463-0184(02)00043-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1493645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03935778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron diffraction and Raman scattering evidence of a symmetry breaking at the metal-insulator transition of NdNiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11578,64 +11578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boullay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (1), pp.55-60. </w:t>
@@ -11685,90 +11685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman study of metal–insulator transition in NdNiO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 211 (1-3), pp.238-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11827,77 +11827,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 211 (1-3), pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11956,90 +11956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and metal–insulator transition of NdNiO3 thin films on various substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 354 (1-2), pp.50-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12130,64 +12130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Resolved Spectroscopy of Ferroelectric Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12242,90 +12242,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobates ferroelectric thin films: i/ growth and characterization of perovskite and TTB phases in the K-Na-Nb-O system; ii/ potential of application in high frequency miniature tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12361,359 +12361,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
+              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052315v1</w:t>
+                <w:t xml:space="preserve">hal-03026862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026862v1</w:t>
+                <w:t xml:space="preserve">hal-03052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLD growth of tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting “European Material Research Society”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France. 1 pp</w:t>
@@ -12813,51 +12813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12931,103 +12931,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the structural properties of BiCuTaVOx compounds with improved oxygen ion conductivity and photocatalytic degradation of SMX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plamen Petkov; Mohamed Essaid Achour; Cyril Popov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnological Advances in Environmental, Cyber and CBRN Security</w:t>
@@ -13159,51 +13159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49576F33"/>
+    <w:nsid w:val="BF6D6810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13390,51 +13390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-zaghrioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9297-0503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058460683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Jabir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azougagh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Mohammed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra07755a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtehal Elghmaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Hirono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nakae" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Suruz Mian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Okimura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00742-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nezili" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70081" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04730899v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nezili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Aboudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mdarhri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104627v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaabane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rekik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhoste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-024-05680-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.08.111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08885e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj04819e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Trabelsi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rhaiem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04085b" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hbiriq" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134305" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj00851g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00575-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6621" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kuwahara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Uehara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benaziza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helaili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04291-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154275" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03219912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zannagui" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amhamdi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Barkany" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jilal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sundman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Elhaouzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25142" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elidrissi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740239" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405841v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Pille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Spiridigliozzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amamra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2GS162Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.10.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525675v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801349" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525682v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuoka" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanis Azhan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5068700" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267978v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.062" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.03.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741045v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.050" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q17X1VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140271v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4989669" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1262874" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718972v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415993.2015.1137920" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377151v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T&#233;llez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Chater" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castaing" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05666" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898277v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chater" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718982v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Salah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224104" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831018v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Su" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.08.003" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC18MC2H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718984v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.06.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHQH1QV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831019v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923223" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831022v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Matsushima" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896500" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718997v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19010247" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718993v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Irifune" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2013.11.006" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXPLZFV8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831023v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hajiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Kimura" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870868" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184040v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettahar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.06.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLB1T9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550383v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Ta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511344" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613851v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PV53C3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.11.035" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FML27Z6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouri" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.05.065" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5X76N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00188-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0S0DG2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935778v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bardeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493645" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230321v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2316-7_26" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-zaghrioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9297-0503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058460683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Jabir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azougagh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Mohammed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra07755a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nezili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtehal Elghmaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144681" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Hirono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nakae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Suruz Mian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Okimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00742-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04730899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nezili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Aboudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mdarhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaabane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rekik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-024-05680-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.08.111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08885e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj04819e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj00851g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Trabelsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rhaiem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04085b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hbiriq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125563" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00575-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6621" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kuwahara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Uehara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benaziza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helaili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04291-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154275" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03219912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zannagui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amhamdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Barkany" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jilal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sundman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuoka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanis Azhan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5068700" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Elhaouzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elidrissi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.25" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405841v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Pille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Spiridigliozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amamra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2GS162Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.10.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801349" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.03.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q17X1VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4989669" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1262874" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415993.2015.1137920" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T&#233;llez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Chater" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castaing" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05666" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898277v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chater" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Su" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC18MC2H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Salah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224104" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718984v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.06.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHQH1QV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831019v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923223" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hajiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Kimura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870868" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Matsushima" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896500" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Irifune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2013.11.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXPLZFV8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718997v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19010247" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184040v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettahar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.06.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLB1T9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550383v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Ta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511344" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613851v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PV53C3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.11.035" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FML27Z6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouri" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.05.065" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5X76N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00188-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0S0DG2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935778v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bardeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493645" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230321v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2316-7_26" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>