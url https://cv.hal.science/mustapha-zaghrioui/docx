--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -172,51 +172,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -344,1501 +344,1501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Polyurethane Foams Reinforced With Recycled Waste Tire Material</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2CuBr4 monocrystal and thin film with high temperature phase transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nezili</w:t>
+                <w:t xml:space="preserve">Yosra Rebhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. El Aboudi</w:t>
+                <w:t xml:space="preserve">Ebtehal Elghmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mdarhri</w:t>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brosseau</w:t>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1353 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.70081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240363v1</w:t>
+                <w:t xml:space="preserve">hal-05368801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation symmetry mismatch and interlayer hybridization in MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-black phosphorus van der Waals heterostructures</w:t>
+                <w:t xml:space="preserve">Effect of Sr doping on microstructure, morphology, photoluminescence, optical properties and photocatalytic performance of SnO2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zailan Zhang</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Bezzerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+                <w:t xml:space="preserve">Ahmed Akriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaofeng Gao</w:t>
+                <w:t xml:space="preserve">Bachir Kharroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingchun Cheng</w:t>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.763. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 167, pp.117292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56113-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554908v1</w:t>
+                <w:t xml:space="preserve">hal-05538552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a novel semiconductor hybrid material [(CH3)3N(CH2)3Br]2CuBr4 monocrystal and thin film with high temperature phase transition</w:t>
+                <w:t xml:space="preserve">Enhanced solar modulation performance of VO2-based smart windows with insertion of ultrathin TiOx layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Rebhi</w:t>
+                <w:t xml:space="preserve">Taiyo Hirono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ebtehal Elghmaz</w:t>
+                <w:t xml:space="preserve">Hideki Nakae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Karoui</w:t>
+                <w:t xml:space="preserve">Keisuke Kudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+                <w:t xml:space="preserve">Md. Suruz Mian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1353 (2), </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 294, pp.113916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2025.144681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368801v1</w:t>
+                <w:t xml:space="preserve">hal-05554898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Sr doping on microstructure, morphology, photoluminescence, optical properties and photocatalytic performance of SnO2 thin films</w:t>
+                <w:t xml:space="preserve">Optimization of bismuth telluride nanoparticles synthesized via spark ablation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Bezzerrouk</w:t>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Akriche</w:t>
+                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bachir Kharroubi</w:t>
+                <w:t xml:space="preserve">Meriem Chettab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117292⟩</w:t>
+              <w:t xml:space="preserve">MRS Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43579-025-00742-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538552v1</w:t>
+                <w:t xml:space="preserve">hal-05092028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced solar modulation performance of VO2-based smart windows with insertion of ultrathin TiOx layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiyo Hirono</w:t>
+                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideki Nakae</w:t>
+                <w:t xml:space="preserve">Rachida Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Kudo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kunio Okimura</w:t>
+                <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113916⟩</w:t>
+              <w:t xml:space="preserve">Silicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.79-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554898v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bismuth telluride nanoparticles synthesized via spark ablation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible Polyurethane Foams Reinforced With Recycled Waste Tire Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nezili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana El-Rifai</w:t>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Chettab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stavros Christopoulos</w:t>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43579-025-00742-9⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.70081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092028v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Optical Properties of Non-Stoichiometric Bi4Six/2Snx/2V2-xO11-3x/4 (0.1 ≤ x ≤ 0.5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rotation symmetry mismatch and interlayer hybridization in MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-black phosphorus van der Waals heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zailan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
+                <w:t xml:space="preserve">Chaofeng Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Essalim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Yingchun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Chartier</w:t>
+                <w:t xml:space="preserve">Jiuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.79-86. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12633-025-03490-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56113-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538929v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and physical properties of flexible polyurethane foam filled with waste tire material recycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the structural and microstructural properties of copper and tantalum substituted BiMeVOx compounds with enhanced oxygen ion conductivity: Bi4V2-xCux/2Tax/2O11-3x/4 (0.1≤ x ≤ 0.5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Mhaira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Essalim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Nezili</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C Brosseau</w:t>
+                <w:t xml:space="preserve">Fabrice Mauvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.56282⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (21, Part B), pp.42668-42676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730899v1</w:t>
+                <w:t xml:space="preserve">hal-04712765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal structure, and ionic conductivity of a new organic–inorganic bromides (C6H9N2)2[SbBr4]Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (9), pp.5827-5844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11581-024-05680-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the structural and microstructural properties of copper and tantalum substituted BiMeVOx compounds with enhanced oxygen ion conductivity: Bi4V2-xCux/2Tax/2O11-3x/4 (0.1≤ x ≤ 0.5)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Crystal structure, optical characterization, conduction and relaxation mechanisms of a new hybrid compound (C 6 H 9 N 2 ) 2 [Sb 2 Cl 8 ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.08.111⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (5), pp.3588-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra08885e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712765v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, optical characterization, conduction and relaxation mechanisms of a new hybrid compound (C 6 H 9 N 2 ) 2 [Sb 2 Cl 8 ]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Rekik</w:t>
+                <w:t xml:space="preserve">Mechanical and physical properties of flexible polyurethane foam filled with waste tire material recycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Nezili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ghalla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Lhoste</w:t>
+                <w:t xml:space="preserve">C Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (5), pp.3588-3598. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (48), pp.e56282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ra08885e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.56282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427717v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, thermal stability and microstructural properties of Bi4V2-x(Cu-Li)xO11-7x/4 solid solution (0.1 ≤ x ≤ 0.3)</w:t>
               </w:r>
@@ -1863,51 +1863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1958,103 +1958,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity characterization of Bi4V2O11 doped with sulfur prepared by hydrothermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.1688-1697. </w:t>
@@ -2092,77 +2092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of NiTiO3 polymorphs on silicon substrates by radio frequency sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg I Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,77 +2252,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Drissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48 (1), pp.182 - 192. </w:t>
@@ -2354,831 +2354,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new supramolecular semiconductor palladium( ii ) complex [(CH 3 ) 3 N(CH 2 ) 3 Br] 2 Pd 2 Cl 6 : structural study, optical and electrical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Neacsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Motret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3nj00851g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 328, pp.124339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597123v1</w:t>
+                <w:t xml:space="preserve">hal-04321971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[(CH3)(2)NH2](2)PdBr4, a layered hybrid halide perovskite semiconductor with improved optical and electrical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Rhaiem</w:t>
+                <w:t xml:space="preserve">Thickness and Roughness Effect of Pr2NiO4+δ Coating on the Normal Spectral Emittance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (12), pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-023-03278-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ra04085b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04193362v1</w:t>
+                <w:t xml:space="preserve">hal-04279897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing symmetry-breaking defects in polished graphitizable s p 2 carbons using angle-resolved polarized Raman scattering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">[(CH3)(2)NH2](2)PdBr4, a layered hybrid halide perovskite semiconductor with improved optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Rhaiem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (33), pp.23348-23358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ra04085b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04066876v1</w:t>
+                <w:t xml:space="preserve">hal-04193362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing multiple heterogeneous shell on the CaCu3Ti4O12 core for better dielectric performances</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing symmetry-breaking defects in polished graphitizable s p 2 carbons using angle-resolved polarized Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Motret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Hbiriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2023.124339⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (13), pp.134305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.134305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04321971v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness and Roughness Effect of Pr2NiO4+δ Coating on the Normal Spectral Emittance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Solvent polarity impacts the sorption kinetics and tensile properties of carbon black filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nezili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-023-03278-z⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.125563(1)-125563(12). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279897v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent polarity impacts the sorption kinetics and tensile properties of carbon black filled elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Nezili</w:t>
+                <w:t xml:space="preserve">A new supramolecular semiconductor palladium( ii ) complex [(CH 3 ) 3 N(CH 2 ) 3 Br] 2 Pd 2 Cl 6 : structural study, optical and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mdarhri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+                <w:t xml:space="preserve">Fadhel Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.125563(1)-125563(12). </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (17), pp.8042-8049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.125563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3nj00851g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195618v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis routes for enhanced piezoelectric properties in spark plasma sintered Ta-doped KNN ceramics</w:t>
               </w:r>
@@ -3190,51 +3190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Pitcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3426,8674 +3426,8808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature spark plasma sintering, a fast and one step route to achieve dense and efficient SrTiO3-based thermoelectric ceramics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Microstructural features and piezoelectric properties of spark plasma sintered lead-free $$\hbox {K}_{\mathbf {0.5}}{} \mathbf{Na} _{\mathbf {0.5}}{} \mathbf{NbO} _{\mathbf {3\,}}$$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dubernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00575-w⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 231 (24), pp.4185-4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00573-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955338v1</w:t>
+                <w:t xml:space="preserve">hal-05612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational spectroscopy, electrical, and thermal properties of [N (CH 3 ) 4 ][N(C 2 H 5 ) 4 ]CoCl 4 compound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">High temperature spark plasma sintering, a fast and one step route to achieve dense and efficient SrTiO3-based thermoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Bsaibess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aoc.6621⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-022-00575-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174853v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Vibrational spectroscopy, electrical, and thermal properties of [N (CH 3 ) 4 ][N(C 2 H 5 ) 4 ]CoCl 4 compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Drissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Dakhlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
+              <w:t xml:space="preserve">Applied Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aoc.6621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581448v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching ultrathin VO 2 films on sapphire (001) substrates by biased reactive sputtering: Characteristic morphology and its effect on the infrared-light switching</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of reducing gas on the hydrogen production by thermo-oxidation of water over 1%Rh/Ce0.6Zr0.4O2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benaziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Helaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001023⟩</w:t>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.649-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11164-020-04291-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581443v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of reducing gas on the hydrogen production by thermo-oxidation of water over 1%Rh/Ce0.6Zr0.4O2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Anouti</w:t>
+                <w:t xml:space="preserve">Enhanced Storage Performance of PANI and PANI/Graphene Composites Synthesized in Protic Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Al-Zohbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abarbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11164-020-04291-9⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (15), pp.4275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14154275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209774v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Storage Performance of PANI and PANI/Graphene Composites Synthesized in Protic Ionic Liquids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">“Core–Shell” Diamond Nanoparticles with NV – Centers and a Highly Isotopically Enriched 13 C Shell as a Promising Hyperpolarization Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Mindarava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14154275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (50), pp.27647-27653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c08283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581438v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Approaching ultrathin VO 2 films on sapphire (001) substrates by biased reactive sputtering: Characteristic morphology and its effect on the infrared-light switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masashi Kuwahara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valery Davydov</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoichi Uehara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6647⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (4), pp.043401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0001023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525691v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Characterization and Investigation of Heavy Metal Ions Removal by New Cellulose-Ether Based adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zannagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+                <w:t xml:space="preserve">H Amhamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
+                <w:t xml:space="preserve">S. El Barkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Waroquet</w:t>
+                <w:t xml:space="preserve">I Jilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Castel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Gautier</w:t>
+                <w:t xml:space="preserve">O Sundman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.332-346</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482183v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Characterization and Investigation of Heavy Metal Ions Removal by New Cellulose-Ether Based adsorbent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetragonal tungsten bronze phase thin films in the K–Na–Nb–O system: Pulsed laser deposition, structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Zannagui</w:t>
+                <w:t xml:space="preserve">Anne Waroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Amhamdi</w:t>
+                <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Barkany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O Sundman</w:t>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moroccan journal of chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 827, pp.154341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219912v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sputtering conditions and annealing parameters on structure and morphology of NiTiO3 ilmenite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Chettab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 714, pp.138384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.138384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiCoO2 with double porous structure obtained by electrospray deposition and its evaluation as an electrode for lithium-ion batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Nitrogen and group-IV (Si, Ge) vacancy color centres in nano-diamonds: photoluminescence study at high temperature (25 °C–600 °C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Davydov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.062⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.015043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab6647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267978v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent M2 phase in strongly strained (011)-oriented grains in VO 2 films grown on sapphire (001) in reactive sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of toxic heavy metals from river water samples using a porous silica surface modified with a new β-ketoenolic host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Haboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kohei Matsuoka</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5068700⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.262-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjnano.10.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525682v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic Behavior and Dynamic Mechanical Relaxation in Carbon Black-Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Elhaouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Elhaouzi</w:t>
+                <w:t xml:space="preserve">Ali Nourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nourdine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Brosseau</w:t>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham El Aboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (8), pp.3005-3011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.25142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of toxic heavy metals from river water samples using a porous silica surface modified with a new β-ketoenolic host</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of Co1-M O (M = Na, 0 ≤ x ≤ 0.07; M = Ag, 0 ≤ x ≤ 0.05)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Tighadouini</w:t>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smaail Radi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjnano.10.25⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2-3), pp.346-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525684v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic conduction and microstructure in polymer composites filled with carbonaceous particles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mdarhri</w:t>
+                <w:t xml:space="preserve">Morphology and luminescence of MgAl2O4 ceramics obtained via spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Pille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Spiridigliozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brosseau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thierry Billeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112, pp.034118(1)-034118(3). </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (7), pp.8305-8312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4740239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00983510v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and luminescence of MgAl2O4 ceramics obtained via spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annika Pille</w:t>
+                <w:t xml:space="preserve">Electronic conduction and microstructure in polymer composites filled with carbonaceous particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Spiridigliozzi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.01.137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.034118(1)-034118(3). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4740239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02405841v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, and thermoelectric properties of Co1-M O (M = Na, 0 ≤ x ≤ 0.07; M = Ag, 0 ≤ x ≤ 0.05)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Selective Confinement of Cd II in Silica Particles Functionalized with β-Keto-Enol-Bisfuran Receptor: Isotherms, Kinetic and Thermodynamic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Elidrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.10.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (27), pp.3180-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201801349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917126v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Confinement of Cd II in Silica Particles Functionalized with β-Keto-Enol-Bisfuran Receptor: Isotherms, Kinetic and Thermodynamic Studies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boschetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nilforoushan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201801349⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525675v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Ultrafast evolution and transient phases of a prototype out-of-equilibrium Mott-Hubbard material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent M2 phase in strongly strained (011)-oriented grains in VO 2 films grown on sapphire (001) in reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boschetto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11744-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (16), pp.165304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5068700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02457642v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between bandwidth-controlled and filling-controlled pressure-induced Mott insulator to metal transition in the molecular compound [Au(Et-thiazdt)$_2$]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiCoO2 with double porous structure obtained by electrospray deposition and its evaluation as an electrode for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Lupi</w:t>
+                <w:t xml:space="preserve">Ilham Bezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Luais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Ghamouss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 805, pp.19-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685695v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of high temperature insulator-insulator transition in Ba 2 Co 9 O 14</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between bandwidth-controlled and filling-controlled pressure-induced Mott insulator to metal transition in the molecular compound [Au(Et-thiazdt)$_2$]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Caillaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2018.03.003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (3), pp.035101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.035101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017937v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Raman study of high temperature insulator-insulator transition in Ba 2 Co 9 O 14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimbo Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79, pp.1 - 5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2018.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816567v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Raman scattering on single crystals of rare earth orthochromite RCrO 3 (R = La, Pr, Nd, and Sm)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Composite microstructures and piezoelectric properties in tantalum substituted lead-free K 0.5 Na 0.5 Nb 1-x Ta x O 3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jrs.5259⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (8), pp.9463 - 9471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.02.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741009v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, sintering, transport and thermal properties of Na 2 Fe 2 Ti 6 O 16 freudenbergite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marsteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1325 - 1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.050⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741045v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature synthesis of Co 3 O 4 and (Co 1− x Mn x ) 3 O 4 spinels nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Recrystallization of VO 2 films into (011)-oriented micrometer-sized grains on Al 2 O 3 (001) in biased reactive sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabian Delorme</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (6), pp.061508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4989669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01741004v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of VO 2 films into (011)-oriented micrometer-sized grains on Al 2 O 3 (001) in biased reactive sputtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Synthesis, sintering, transport and thermal properties of Na 2 Fe 2 Ti 6 O 16 freudenbergite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Sakai</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.4989669⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140271v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Method Based on Spin-Coating for the Preparation of 2D and 3D Si-Based Anodes for Lithium Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gabard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Virginie Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tillocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemEngineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Physical and Applied Chemistry of Novel Materials and Their Applications, 1 (1), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/chemengineering1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal efficiency of Pb(II), Zn(II), Cd(II) and Cu(II) from aqueous solution and natural water by ketoenol–pyrazole receptor functionalized silica hybrid adsorbent</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Polarized Raman scattering on single crystals of rare earth orthochromite RCrO 3 (R = La, Pr, Nd, and Sm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nimbo Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1262874⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (12), pp.1839 - 1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140274v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central role of TiO2 anatase grain boundaries on resistivity of CaCu3Ti4O12-based materials probed by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Honstettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia de Almeida-Didry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.102-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2016.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of polycrystalline Pr2NiO4+δ coating on alumina substrate by RF magnetron co-sputtering from composite targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Negulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 600, pp.131 - 135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Adsorbent Material Based on Nitrothiophene-Functionalized Silica Particles for Aqueous Heavy Metals Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smaail Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Tighadouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sulfur Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (3), pp.296--306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17415993.2015.1137920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Energy Scale Involved in the Metal to Insulator Transition of Quadruple Perovskite EuCu3Fe4O12: Infrared Spectroscopy and Ab-Initio Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalinko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kalinko</w:t>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Brubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep28624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of crystal orientation and annealing on the oxygen diffusion and surface exchange of La2NiO4+d</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veber</w:t>
+                <w:t xml:space="preserve">Removal efficiency of Pb(II), Zn(II), Cd(II) and Cu(II) from aqueous solution and natural water by ketoenol–pyrazole receptor functionalized silica hybrid adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05666⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.608-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2016.1262874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377151v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the domain structure and hierarchy in potassium–sodium niobate lead-free piezoelectric single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micka Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Alyabyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (54), pp.49060-49067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6RA07205D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Crystal Orientation and Annealing on the Oxygen Diffusion and Surface Exchange of La 2 NiO 4+δ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Influence of crystal orientation and annealing on the oxygen diffusion and surface exchange of La2NiO4+d</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Burriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Téllez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (32), pp.17927-17938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898277v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarized Raman Scattering of Large Crystalline Domains in VO2 Films on Sapphire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Crystal Orientation and Annealing on the Oxygen Diffusion and Surface Exchange of La 2 NiO 4+δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Burriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Téllez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (32), pp.17927-17938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01831018v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature Lattice-Dynamics Evolution of YMnO3 and YbMnO3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Polarized Raman Scattering of Large Crystalline Domains in VO2 Films on Sapphire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224104⟩</w:t>
+              <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vibspec.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718982v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Removal of Zn(II) from Aqueous Solution and Natural Water Using New Silica-Immobilized ketoenol–pyridine Receptor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Temperature Lattice-Dynamics Evolution of YMnO3 and YbMnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimoun El Marssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2015.06.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.224104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718984v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance of Large Crystalline Domains in VO2 Films Grown on Sapphire (001) and Their Phase Transition Characteristics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Removal of Zn(II) from Aqueous Solution and Natural Water Using New Silica-Immobilized ketoenol–pyridine Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (3), pp.1769--1778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831019v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Dependent Raman and Ultraviolet Photoelectron Spectroscopy Studies on Phase Transition Behavior of VO2 Films with M1 and M2 Phases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Appearance of Large Crystalline Domains in VO2 Films Grown on Sapphire (001) and Their Phase Transition Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kui Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunio Okimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 115 (15), pp.153501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4870868⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 117 (24), pp.245314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831023v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Thermally Induced Structural Distortions and Electronic Properties of the Layered Misfit Chalcogenide (LaS)of the Layered Misfit Chalcogenide (LaS)1.196VS2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact of Thermal Expansion of Substrates on Phase Transition Temperature of VO2 Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masaaki Matsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Funakubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp503159a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (12), pp.123510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4896500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718996v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Thermal Expansion of Substrates on Phase Transition Temperature of VO2 Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Relation between Thermally Induced Structural Distortions and Electronic Properties of the Layered Misfit Chalcogenide (LaS)of the Layered Misfit Chalcogenide (LaS)1.196VS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4896500⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.19273--19279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp503159a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831022v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman Study of ACu3Fe4O12 (A = Ca, Sr, Y and Eu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Shiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Etani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Irifune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.65--68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organically Modified Silica with Pyrazole-3-Carbaldehyde as a New Sorbent for Solid-Liquid Extraction of Heavy Metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local Symmetry Breaking and and spin–phonon Coupling in SmCrO3 Orthochromite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor E. Massa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules19010247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 361, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.02.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718997v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Symmetry Breaking and and spin–phonon Coupling in SmCrO3 Orthochromite</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organically Modified Silica with Pyrazole-3-Carbaldehyde as a New Sorbent for Solid-Liquid Extraction of Heavy Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaail Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tighadouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Cazier-Dennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2014.02.057⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules19010247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718992v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Temperature-Dependent Raman and Ultraviolet Photoelectron Spectroscopy Studies on Phase Transition Behavior of VO2 Films with M1 and M2 Phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunio Okimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Hanis Azhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Hajiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin-Ichi Kimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 115 (15), pp.153501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4870868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794471v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Pulsed laser-deposited VO 2 thin films on Pt layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinh Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (12), pp.123503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00752400v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties of Ni(II)-Mn(III) LDHs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Autret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (1), pp.55-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and new compaction processes: A way to tunable properties of nanostructured cobalt ferrite ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural modifications of disordered YMn1-xInxO3 solid solutions evidenced by infrared and Raman spectroscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-R. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.06.004⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.1315-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184040v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of thermal radiative properties (300–1000 K) of La2NiO4+δ ceramics.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+                <w:t xml:space="preserve">Bottom-up and new compaction processes: A way to tunable properties of nanostructured cobalt ferrite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schoenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mercone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bettahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3511344⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (15), pp.2943-2955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prediction of thermal radiative properties (300–1000 K) of La2NiO4+δ ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tri Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien-Yves Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Echegut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (18), pp.181917-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3511344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02056594v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermochromic effect in NdNiO 3−δ thin films annealed in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (18), pp.182006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/18/182006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00512691v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal emittance changes at the charge ordering transition of (Sm0.35Ca0.65)MnO3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A fast route to obtain manganese spinel nanoparticles by reduction of K-birnessite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Autret-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (5), p. 1021-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron doped (Sm1−x,Cax)MnO3 perovskite manganite as potential infrared thermochromic switch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thermal emittance changes at the charge ordering transition of (Sm0.35Ca0.65)MnO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Napierala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ta Phuoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 89 (8), pp.081909. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 93 (15), pp.151910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056574v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of calcium-doped lanthanium nickelates La2−xCaxNiO4+δ ()</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Electron doped (Sm1−x,Cax)MnO3 perovskite manganite as potential infrared thermochromic switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Reversat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.10.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 89 (8), pp.081909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2236290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-04613851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and transport properties of Nd1.67Sr0.33NiO4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of calcium-doped lanthanium nickelates La2−xCaxNiO4+δ ()</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.11.035⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (2), pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2005.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612752v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalies in magnetic susceptibility of nonstoichiometric Nd2NiO4+δ (δ=0.049, 0.065, 0.077, 0.234)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Magnetic and transport properties of Nd1.67Sr0.33NiO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.05.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 305 (1), pp.71-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613882v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity and IR reflectivity of calcium-doped neodymium nickelates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Anomalies in magnetic susceptibility of nonstoichiometric Nd2NiO4+δ (δ=0.049, 0.065, 0.077, 0.234)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Brouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00188-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 177 (10), pp.3351-3358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.05.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613888v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal–insulator transition at room temperature and infrared properties of Nd0.7Eu0.3NiO3 thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistivity and IR reflectivity of calcium-doped neodymium nickelates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Monot-Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1493645⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 104 (3), pp.150-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(03)00188-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction investigation of the relationship between strains and metal-insulator transition in NdNiO3 thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Metal–insulator transition at room temperature and infrared properties of Nd0.7Eu0.3NiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1463-0184(02)00043-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81 (4), pp.619-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1493645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02179095v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron diffraction and Raman scattering evidence of a symmetry breaking at the metal-insulator transition of NdNiO 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">X-ray diffraction investigation of the relationship between strains and metal-insulator transition in NdNiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Laffez</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.081102⟩</w:t>
+              <w:t xml:space="preserve">Crystal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5 (3-4), pp.317-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1463-0184(02)00043-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission electron microscopy of NdNiO 3 thin films on silicon substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Electron diffraction and Raman scattering evidence of a symmetry breaking at the metal-insulator transition of NdNiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap:2000171⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 64 (8), pp.081102(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.64.081102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03597961v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman study of metal–insulator transition in NdNiO3 thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Transmission electron microscopy of NdNiO 3 thin films on silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boullay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00740-4⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 12 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2000171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179094v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Raman study of metal–insulator transition in NdNiO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 211 (1-3), pp.111-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00721-0⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 211 (1-3), pp.238-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00740-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179093v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oriented and polycrystalline NdNiO3 thin films on silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laffez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 211 (1-3), pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-8853(99)00721-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Microstructure and metal–insulator transition of NdNiO3 thin films on various substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laffez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Monot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lacorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 354 (1-2), pp.50-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00557-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12103,654 +12237,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially Resolved Spectroscopy of Ferroelectric Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinh Ta-Phuoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobo Santamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pesquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D FERROELECTRICS AND THEIR PERSPECTIVES FOR NEURAL NETWORKS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Antibes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niobates ferroelectric thin films: i/ growth and characterization of perovskite and TTB phases in the K-Na-Nb-O system; ii/ potential of application in high frequency miniature tunable devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWMP 2021 “6th edition of the International Workshop of Materials Physics”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Magulere, Russia. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026862v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perovskite and tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés diélectriques en couches minces d’une nouvelle phase dans le système K-Na-Nb-O pour des applications en hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2020 “The Nanoscience Meeting”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Toulouse, France. 2 pp</w:t>
+              <w:t xml:space="preserve">JCMM 2020 “16èmes Journées de Caractérisation Microondes et Matériaux”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052315v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLD growth of tetragonal tungsten bronze phase thin films in the K-Na-Nb-O system: structural and dielectric characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2019 Spring Meeting “European Material Research Society”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France. 1 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12760,154 +12894,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ta on structure, microstructure and properties of K0.5Na0.5NbO3 ceramics sintered by various techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezo 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Cercedilla, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12917,181 +13051,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the structural properties of BiCuTaVOx compounds with improved oxygen ion conductivity and photocatalytic degradation of SMX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafaa Mhaira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Agnaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Essalim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zaghrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plamen Petkov; Mohamed Essaid Achour; Cyril Popov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnological Advances in Environmental, Cyber and CBRN Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.349-358, 2025, NATO Science for Peace and Security Series B: Physics and Biophysics, 978-94-024-2316-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-2316-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId447"/>
+      <w:footerReference w:type="default" r:id="rId448"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13159,51 +13293,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6D6810"/>
+    <w:nsid w:val="1404D9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13390,51 +13524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-zaghrioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9297-0503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058460683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Jabir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azougagh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Mohammed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra07755a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nezili" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70081" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368801v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtehal Elghmaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144681" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554898v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Hirono" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nakae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Suruz Mian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Okimura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00742-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04730899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nezili" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Aboudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D He" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mdarhri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56282" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaabane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rekik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-024-05680-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.08.111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghalla" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08885e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj04819e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597123v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj00851g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193362v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Trabelsi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rhaiem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04085b" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066876v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hbiriq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134305" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125563" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955338v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourr&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00575-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174853v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6621" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kuwahara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Uehara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209774v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benaziza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helaili" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04291-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581438v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154275" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03219912v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zannagui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amhamdi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Barkany" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jilal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sundman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525682v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuoka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanis Azhan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5068700" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945904v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Elhaouzi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525684v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elidrissi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.25" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983510v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740239" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405841v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Pille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Spiridigliozzi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amamra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.137" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2GS162Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917126v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.10.013" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525675v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801349" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017937v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.03.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.050" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q17X1VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140271v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4989669" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1262874" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718972v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415993.2015.1137920" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377151v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T&#233;llez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Chater" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castaing" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05666" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898277v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chater" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831018v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Su" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.08.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC18MC2H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718982v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Salah" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224104" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718984v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.06.016" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHQH1QV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831019v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923223" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831023v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hajiri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Kimura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870868" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831022v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Matsushima" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896500" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718993v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Irifune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2013.11.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXPLZFV8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718997v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19010247" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184040v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imine" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettahar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.06.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLB1T9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550383v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Ta" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511344" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613851v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.003" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PV53C3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.11.035" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FML27Z6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouri" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.05.065" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5X76N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613888v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00188-0" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0S0DG2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935778v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bardeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493645" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230321v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2316-7_26" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mustapha-zaghrioui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9297-0503" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/058460683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Jabir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Azougagh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Mohammed" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Jilal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra07755a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Rebhi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebtehal Elghmaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Karoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Hajlaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poirot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2025.144681" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bezzerrouk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Akriche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kharroubi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zaghrioui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiyo Hirono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Nakae" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Kudo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Suruz Mian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunio Okimura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bsaibess" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana El-Rifai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chettab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Christopoulos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43579-025-00742-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Agnaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Mhaira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Essalim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Chartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-025-03490-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nezili" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70081" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauvy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.08.111" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05104627v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chaabane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Rekik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghrioui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhoste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-024-05680-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghalla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra08885e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04730899v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Nezili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Aboudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mdarhri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brosseau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.56282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05538931v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mhaira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agnaou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essalim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102333" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.160381" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Dakhlaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Drissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj04819e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Merad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Neacsa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2023.124339" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279897v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sediri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. del Campo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cosson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Echegut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-023-03278-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Trabelsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Rhaiem" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra04085b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hbiriq" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fantini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hennet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.134305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195618v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.125563" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04597123v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audebrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nj00851g" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubernet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Pitcher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bustillo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.030" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00573-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03955338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Moitrier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00575-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04174853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.6621" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209774v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benaziza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Helaili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anouti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-020-04291-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Al-Zohbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ghamouss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abarbri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14154275" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581448v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Mindarava" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blinder" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Davydov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Agafonov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08283" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581443v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Kuwahara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Uehara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001023" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03219912v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zannagui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Amhamdi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Barkany" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Jilal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Sundman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482183v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Waroquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Castel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154341" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964878v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laffez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.138384" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab6647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525684v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tighadouini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaail Radi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elidrissi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Haboubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bacquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.10.25" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Elhaouzi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nourdine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham El Aboudi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25142" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schoenstein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.10.013" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405841v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Pille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Spiridigliozzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amamra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.01.137" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2GS162Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00983510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4740239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525675v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201801349" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02457642v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boschetto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Caillaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nilforoushan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11744-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02525682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Matsuoka" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Hanis Azhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5068700" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Bezza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Luais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.07.062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01685695v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bri&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorcy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lupi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.035101" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02017937v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimbo Camara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2018.03.003" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01816567v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.02.163" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741004v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marsteau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.02.022" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT1THGPC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140271v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4989669" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741045v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.05.050" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q17X1VL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chouteau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grimal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tillocher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering1010005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta Phuoc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5259" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538836v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia de Almeida-Didry" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Honstettre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lucas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2016.07.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T612C9T9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741564v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Sediri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barichard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.01.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2N4H1F0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Baquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415993.2015.1137920" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716451v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalinko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yamada" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Brubach" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28624" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02140274v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2016.1262874" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02153225v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA07205D" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377151v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Burriel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena T&#233;llez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Chater" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castaing" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05666" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898277v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chater" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831018v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Su" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2015.08.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC18MC2H-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718982v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Salah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.224104" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2015.06.016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLHQH1QV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831019v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923223" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831022v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Matsushima" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4896500" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718996v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Ta-Phuoc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brouet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Corraze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Janod" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp503159a" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718993v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiro" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Etani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Irifune" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2013.11.006" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXPLZFV8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Amrani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor E. Massa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.02.057" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718997v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Cazier-Dennin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules19010247" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831023v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hajiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin-Ichi Kimura" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4870868" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01794471v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795813" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00824471v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.057" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXMQK27R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-R. Ammar" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2012.06.013" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27WJHQPB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184040v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoenstein" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercone" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bettahar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.06.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLB1T9R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550383v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tri Ta" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien-Yves Rolland" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Echegut" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3511344" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056594v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Capon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horwat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Pierson" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zaghrioui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/18/182006" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A8A42BB0F60202C16105477859221C95C632325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512691v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.031" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6802J8G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056493v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Napierala" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hassini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056574v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reversat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2236290" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613851v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2005.10.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PV53C3P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612752v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pruvost" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.11.035" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FML27Z6D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613882v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brouri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.05.065" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2M5X76N2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04613888v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(03)00188-0" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V0S0DG2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03935778v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bardeau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Simon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacorre" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1493645" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179095v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1463-0184(02)00043-6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM59WP91-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056410v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bulou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.081102" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03597961v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boullay" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000171" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E3FD1382E5BAE6BB8E736045B1731AF71E5A9A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179094v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00740-4" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BBQKXGR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179093v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(99)00721-0" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16MBZKHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179091v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brousse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00557-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B04EF98161A030A2BC6E7E1EE493F8F05508ACB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409428v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Mazloum" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Santamaria" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pesquera" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354743v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052315v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026862v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133630v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885675v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230321v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2316-7_26" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>