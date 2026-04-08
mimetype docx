--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -230,234 +230,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Climate Change and Anthropogenic Activities along the Southeast Coast of India - Using Geospatial Technology</w:t>
+                <w:t xml:space="preserve">Application of Geospatial Technologies in Historical and Social Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the National Workshop on “Trends and Opportunities in Geological Remote Sensing - GEOGRI-2025"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gandhigram Rural Institute Deemed to be University, Feb 2025, Dindigul, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at Refresher Course in Social Sciences,the UGC–Malaviya Mission Teacher Training Centre (MMTTC), Pondicherry University, Pondicherry, from 6th to 19th November, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04987690v1</w:t>
+                <w:t xml:space="preserve">hal-05370808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Geospatial Technologies in Historical and Social Research</w:t>
+                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at Refresher Course in Social Sciences,the UGC–Malaviya Mission Teacher Training Centre (MMTTC), Pondicherry University, Pondicherry, from 6th to 19th November, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at National Level Seminar on "Ancient Roots, New Revelations: Recent Discoveries in South Indian Archaeology", French Institute of Pondicherry, 24th October 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370808v1</w:t>
+                <w:t xml:space="preserve">hal-05370795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Climate Change and Anthropogenic Activities along the Southeast Coast of India - Using Geospatial Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at National Level Seminar on "Ancient Roots, New Revelations: Recent Discoveries in South Indian Archaeology", French Institute of Pondicherry, 24th October 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the National Workshop on “Trends and Opportunities in Geological Remote Sensing - GEOGRI-2025"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gandhigram Rural Institute Deemed to be University, Feb 2025, Dindigul, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370795v1</w:t>
+                <w:t xml:space="preserve">halshs-04987690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Quality in Coastal Aquifers under Climate Change and Human Pressures: Emerging Challenges and Potential Solutions</w:t>
               </w:r>
@@ -506,303 +506,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact effects of climate change and land use changes on groundwater quality in coastal aquifers</w:t>
+                <w:t xml:space="preserve">The combined impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRITTIKA-24 (All India Earth Science Students Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, Mar 2024, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-ANRF sponsored International Seminar on “Air, Water &amp; Sediments regime and its impact on Climate Change - A sustainable Development Goal (AWS-SDG-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V.O.Chidambaram College, Nov 2024, Thoothukudi, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572896v1</w:t>
+                <w:t xml:space="preserve">hal-04797959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Training-cum-Workshop on Documentation of Antiquities &amp; BHS (North Region) ASI, 02 &amp; 03 December 2024. (Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Chandigarh, India</w:t>
+              <w:t xml:space="preserve">Regional workshop cum Training Programme on Documentation of Antiquities &amp; BHS, Sarnath Circle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Central Region (Hybrid mode), Feb 2024, sarnath, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861232v1</w:t>
+                <w:t xml:space="preserve">hal-04572894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional workshop cum Training Programme on Documentation of Antiquities &amp; BHS, Sarnath Circle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Central Region (Hybrid mode), Feb 2024, sarnath, India</w:t>
+              <w:t xml:space="preserve">Regional Training-cum-Workshop on Documentation of Antiquities &amp; BHS (North Region) ASI, 02 &amp; 03 December 2024. (Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Chandigarh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572894v1</w:t>
+                <w:t xml:space="preserve">hal-04861232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
+                <w:t xml:space="preserve">Combined impact effects of climate change and land use changes on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-ANRF sponsored International Seminar on “Air, Water &amp; Sediments regime and its impact on Climate Change - A sustainable Development Goal (AWS-SDG-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V.O.Chidambaram College, Nov 2024, Thoothukudi, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">MRITTIKA-24 (All India Earth Science Students Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, Mar 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797959v1</w:t>
+                <w:t xml:space="preserve">hal-04572896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
               </w:r>
@@ -920,359 +920,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
+                <w:t xml:space="preserve">Milestones in India’s Space Research and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looking Beyond – Vision Statement for Excavations By 2035” Conference-cum-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Kochi, Oct 2023, Kochi, India</w:t>
+              <w:t xml:space="preserve">Keynote Lecture on Catedra Patrimonial en Medio Ambiente “Dr.Hector Mayagoitia Dominques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489800v1</w:t>
+                <w:t xml:space="preserve">hal-04489568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the effectiveness of some Asian mangrove restoration initiatives</w:t>
+                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference of Environmental Resesearchers Group, IPN – CIMA 2023 “Our Planet &amp; Our Future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Environmental Network Research Group (ENRG); National Polytechnic Institute (IPN), Mexico; Center for Innovation and Integration of Advanced Technologies (CIITA), Veracruz, Mexico, Nov 2023, Boca do Rio, Mexico</w:t>
+              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Eastern Region) ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Dec 2023, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489761v1</w:t>
+                <w:t xml:space="preserve">hal-04489818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milestones in India’s Space Research and Applications</w:t>
+                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote Lecture on Catedra Patrimonial en Medio Ambiente “Dr.Hector Mayagoitia Dominques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Looking Beyond – Vision Statement for Excavations By 2035” Conference-cum-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Kochi, Oct 2023, Kochi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489568v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
+                <w:t xml:space="preserve">A review of the effectiveness of some Asian mangrove restoration initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Macera, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Eastern Region) ASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Dec 2023, Kolkata, India</w:t>
+              <w:t xml:space="preserve">5. International Conference of Environmental Resesearchers Group, IPN – CIMA 2023 “Our Planet &amp; Our Future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Network Research Group (ENRG); National Polytechnic Institute (IPN), Mexico; Center for Innovation and Integration of Advanced Technologies (CIITA), Veracruz, Mexico, Nov 2023, Boca do Rio, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489818v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
@@ -1321,980 +1321,980 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making of Archaeological Atlas</w:t>
+                <w:t xml:space="preserve">Cyclone Vulnerability mapping for Tamil Nadu Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chennai, France</w:t>
+              <w:t xml:space="preserve">Online training programme on Geospatial technologies for disaster management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Disaster Management; Centre for Disaster Management and Coastal Research, Bharathidasan University, Aug 2022, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964306v1</w:t>
+                <w:t xml:space="preserve">hal-03964323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multivariate Statistical Approach To Evaluate The Decadal Trend Of Seawater Intrusion From 1999 To 2019 In Coastal Aquifers Of Nagapattinam District, Tamilnadu, India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of climate change and land use/land cover changes on coastal groundwater resources and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Climate change impacts on groundwater quality and human health risks: present status and future challenges" at Sri Shakthi Institute of Engineering and Technology, Coimbatore, India, during 14-16 September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969365v1</w:t>
+                <w:t xml:space="preserve">hal-03942552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Tropical Cyclone Risks For Nagapattinam Coastal Zone, Tamilnadu, India Using Geospatial Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+                <w:t xml:space="preserve">A Multivariate Statistical Approach To Evaluate The Decadal Trend Of Seawater Intrusion From 1999 To 2019 In Coastal Aquifers Of Nagapattinam District, Tamilnadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundharamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969336v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of coastal in stability (erosion) on sea side communities: southern tip of India, Kanyakumari</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making of Archaeological Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
+              <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chennai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969244v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water quality variation from Aquaculture outlets using multivariate statistical analysis in southeast coast of India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Assessing Tropical Cyclone Risks For Nagapattinam Coastal Zone, Tamilnadu, India Using Geospatial Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthukumarasamy Iyyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969197v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vulnerabilites and coastal change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of coastal in stability (erosion) on sea side communities: southern tip of India, Kanyakumari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Fish workers and Coastal Transformation: Sharing Perspevtives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry; Madras Institute of Development Studies, Nov 2022, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965079v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Vulnerability mapping for Tamil Nadu Coast</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of water quality variation from Aquaculture outlets using multivariate statistical analysis in southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramki Periyasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online training programme on Geospatial technologies for disaster management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Disaster Management; Centre for Disaster Management and Coastal Research, Bharathidasan University, Aug 2022, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964323v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change and land use/land cover changes on coastal groundwater resources and quality</w:t>
+                <w:t xml:space="preserve">Physical vulnerabilites and coastal change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Climate change impacts on groundwater quality and human health risks: present status and future challenges" at Sri Shakthi Institute of Engineering and Technology, Coimbatore, India, during 14-16 September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Workshop on "Fish workers and Coastal Transformation: Sharing Perspevtives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry; Madras Institute of Development Studies, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942552v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground water vulnerability assessment of the South East India in the context of climate change stressors</w:t>
+                <w:t xml:space="preserve">Impacts of Climate Change and Anthropogenic Actvities on Groundwater Quality in Coastal Aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 80</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the Indo-U.S. Science and technology Froum (IUUSTF) Sponsored 3 days INDO-U.S bilateral Workshop on "Integrated Hydro chemical Modeling for Sustainable Development and management of water supply aquifers" at Sri Shakthi Institute of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136871v1</w:t>
+                <w:t xml:space="preserve">hal-02902359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Climate Change and Anthropogenic Actvities on Groundwater Quality in Coastal Aquifers</w:t>
+                <w:t xml:space="preserve">Ground water vulnerability assessment of the South East India in the context of climate change stressors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokalingam Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the Indo-U.S. Science and technology Froum (IUUSTF) Sponsored 3 days INDO-U.S bilateral Workshop on "Integrated Hydro chemical Modeling for Sustainable Development and management of water supply aquifers" at Sri Shakthi Institute of Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902359v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Nitrate Contamination in Groundwater on Human Health: A case study of Tiruchirappalli City, Tamilnadu, India</w:t>
               </w:r>
@@ -2332,51 +2332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2401,51 +2401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of groundwater from drought-prone subtropical North America for irrigation and drinking quality assessments in the context of global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,674 +2520,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of aquifer vulnerability and mapping of saline water intrusion in the Coastal aquifers of Cuddalore District</w:t>
+                <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usha T.</w:t>
+                <w:t xml:space="preserve">Elea Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Logesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902384v1</w:t>
+                <w:t xml:space="preserve">hal-02902229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact effects of climate and land use changes on groundwater quality in coastal aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Coastal environmental changes with reference to aquaculture development in part of Tamil Nadu Coast using Geospatial Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sajmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent Advancement in Water Quality Monitoring and Sustainable Management for Human Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Jan 2019, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902391v1</w:t>
+                <w:t xml:space="preserve">hal-02902389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Coastal environmental changes with reference to aquaculture development in part of Tamil Nadu Coast using Geospatial Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sajmol</w:t>
+                <w:t xml:space="preserve">Mapping Spatial Changes in the Pichavaram mangrove from 2003 Onwards Using Very High Resolution Images, Tamil nadu Coast, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902389v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal vulnerability assessment for Tamil Nadu coast using Coastal Hazard Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Desmots</w:t>
+                <w:t xml:space="preserve">P.K. Bavinaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS) in Chennai from 17th to 19th December 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902229v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal vulnerability assessment for Tamil Nadu coast using Coastal Hazard Wheel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined impact effects of climate and land use changes on groundwater quality in coastal aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS) in Chennai from 17th to 19th December 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent Advancement in Water Quality Monitoring and Sustainable Management for Human Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Jan 2019, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902366v1</w:t>
+                <w:t xml:space="preserve">hal-02902391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Spatial Changes in the Pichavaram mangrove from 2003 Onwards Using Very High Resolution Images, Tamil nadu Coast, India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+                <w:t xml:space="preserve">Assessment of aquifer vulnerability and mapping of saline water intrusion in the Coastal aquifers of Cuddalore District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bavinaya P.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.149</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902368v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological and Historical Research</w:t>
               </w:r>
@@ -3242,64 +3242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale assessment of changes in zonations of species for the management of imperiled mangroves, Pichavaram, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,90 +3380,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the urgent vulnerability assessment of the Coromandel coast of India threatened by increasing and combined environmental and human pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.92</w:t>
@@ -3492,103 +3492,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
@@ -3686,103 +3686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Logesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usha T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bavinaya P.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
@@ -3893,64 +3893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,1020 +4215,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing and GIS Application in Coastal Zone Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of tree diversity in undisturbed Evergreen forest at Uppangala, Central Western Ghats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Mining Engineering, Anna University, Feb 2017, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondichéry, India. pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906723v1</w:t>
+                <w:t xml:space="preserve">hal-02889658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limists of satellite-derived digital surface model data for assessing flood risks in Southeast Coast of India</w:t>
+                <w:t xml:space="preserve">Remote Sensing and GIS Application in Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Asian Conference on Remote Sensing Space Applications: Touching Human Lives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asian Association on Remote Sensing; Indian Society of Remote Sensing; Indian Society of Geomatics; Indian Space Research Organisation, Oct 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mining Engineering, Anna University, Feb 2017, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906734v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A garden in the concrete jungle: tree diversity and heritage conservation at the Botanical Garden, Pondicherry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential and limists of satellite-derived digital surface model data for assessing flood risks in Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondicherry, India. pp.227</w:t>
+              <w:t xml:space="preserve">38th Asian Conference on Remote Sensing Space Applications: Touching Human Lives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asian Association on Remote Sensing; Indian Society of Remote Sensing; Indian Society of Geomatics; Indian Space Research Organisation, Oct 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867505v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of climate change on groundwater using Geospatial Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A garden in the concrete jungle: tree diversity and heritage conservation at the Botanical Garden, Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Razasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent advanced Techniques for Aqua Chemical Characteristics and Sustainable Development of Bed Rock Aqufiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Aug 2017, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondicherry, India. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906720v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of tree diversity in undisturbed Evergreen forest at Uppangala, Central Western Ghats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability assessment of climate change on groundwater using Geospatial Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondichéry, India. pp.293</w:t>
+              <w:t xml:space="preserve">DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent advanced Techniques for Aqua Chemical Characteristics and Sustainable Development of Bed Rock Aqufiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Aug 2017, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889658v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate of subtropical Mexico since the last glacial maximum and evaluation of some Pacific and Atlantic forcings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal Aquifer Vulnerability Assessment for the Cauvery Delta Region, Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">National Level Workshop on "Multiphase Approaches on Assessment and Sustainable Management of Stressed Coastal Aquifers (MAPCOAST-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, May 2016, Pondicherry, India. pp.205-217</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908672v1</w:t>
+                <w:t xml:space="preserve">hal-02908647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deforestation from the 1960s in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at CarboShareAsia Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Deforestation in Southern Peninsular India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroclimate of subtropical Mexico since the last glacial maximum and evaluation of some Pacific and Atlantic forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús David Quiroz-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rufino Lozano-Santacruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the 3rd Joint International Conference on Environmental Science and Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Colorado, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2016AM-279079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908640v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Help of Science for Water Front Project,</w:t>
+                <w:t xml:space="preserve">Assessment of Deforestation in Southern Peninsular India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Consultative Workshop for the Preparation of the Smart City Proposal for Puducherry City</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Puducherry, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the 3rd Joint International Conference on Environmental Science and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908652v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Aquifer Vulnerability Assessment for the Cauvery Delta Region, Southeast Coast of India</w:t>
+                <w:t xml:space="preserve">Help of Science for Water Front Project,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Level Workshop on "Multiphase Approaches on Assessment and Sustainable Management of Stressed Coastal Aquifers (MAPCOAST-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, May 2016, Pondicherry, India. pp.205-217</w:t>
+              <w:t xml:space="preserve">Paper presented at the Consultative Workshop for the Preparation of the Smart City Proposal for Puducherry City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Puducherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908647v1</w:t>
+                <w:t xml:space="preserve">hal-02908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability mapping of water users to climate change stressors in the hard rock and semi-arid regions of South India</w:t>
               </w:r>
@@ -5359,96 +5359,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of geospatial technology in climate studies</w:t>
+                <w:t xml:space="preserve">GIS Concept and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio Economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Sensing and Department of Economics, Bharathidasan University, Apr 2013, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">TEQIP-sponsored two-day workshop on "Application of GIS in Civil Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Civil Engineering, Anna University Regional Centre, May 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925037v1</w:t>
+                <w:t xml:space="preserve">hal-03226523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal zone management using GIS and Remote sensing</w:t>
               </w:r>
@@ -5497,191 +5497,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of geospatial technology in climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio-economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Sensing &amp; Department of Economics, Bharathidasan University; Centre for Interdisciplinary Studies on Environment and Development (CIIEMAD); National Polytechnic Institute (IPN), Mexico D.F., Apr 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Sensing and Department of Economics, Bharathidasan University, Apr 2013, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226551v1</w:t>
+                <w:t xml:space="preserve">hal-02925037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Concept and Application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEQIP-sponsored two-day workshop on "Application of GIS in Civil Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Civil Engineering, Anna University Regional Centre, May 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio-economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Sensing &amp; Department of Economics, Bharathidasan University; Centre for Interdisciplinary Studies on Environment and Development (CIIEMAD); National Polytechnic Institute (IPN), Mexico D.F., Apr 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226523v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
               </w:r>
@@ -5969,51 +5969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iswarialakshmi K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Remote Sensing in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, Aug 2009, Tiruchirappalli, Tamil Nadu, India. pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6157,273 +6157,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS, MULTI-DATE AND MULTI-SOURCE DATA FOR DETERMINING SHORELINE CHANGES: A CASE FOR GAUTAMI GODAVARI DELTA, EAST COAST OF INDIA</w:t>
+                <w:t xml:space="preserve">REMOTE SENSING IN MANGROVE RESEARCH -RELATIONSHIP BETWEEN VEGETATION INDICES AND DENDROMETRIC PARAMETERS: A CASE FOR CORINGA, EAST COAST OF INDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Solan</w:t>
+                <w:t xml:space="preserve">Behara Satyanarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRS-2001 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Space Applications Centre, Ahmedabad, Dec 2001, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">22nd Asian Conference on Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Imaging, Sensing and Processing, National University of Singapore, Nov 2001, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103404v1</w:t>
+                <w:t xml:space="preserve">hal-04103227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMOTE SENSING IN MANGROVE RESEARCH -RELATIONSHIP BETWEEN VEGETATION INDICES AND DENDROMETRIC PARAMETERS: A CASE FOR CORINGA, EAST COAST OF INDIA</w:t>
+                <w:t xml:space="preserve">GIS, MULTI-DATE AND MULTI-SOURCE DATA FOR DETERMINING SHORELINE CHANGES: A CASE FOR GAUTAMI GODAVARI DELTA, EAST COAST OF INDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behara Satyanarayana</w:t>
+                <w:t xml:space="preserve">B. de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Asian Conference on Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Imaging, Sensing and Processing, National University of Singapore, Nov 2001, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ISRS-2001 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Space Applications Centre, Ahmedabad, Dec 2001, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103227v1</w:t>
+                <w:t xml:space="preserve">hal-04103404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6467,51 +6467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahamed Ibrahim Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muthusankar Gowrappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignesh Chelladurai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,77 +6575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver-James Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cormier- Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6703,239 +6703,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of mangrove : evaluating ecological, social, and economic integration for project success - a case study in the Philippines</w:t>
+                <w:t xml:space="preserve">Restoration of mangrove: evaluating ecological, social, and economic integration for project success - a case study in the Phiippines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Macera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L. Maceraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.-J. Crooka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Del Ben</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Del Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651384v1</w:t>
+                <w:t xml:space="preserve">hal-04635980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying seawater interaction with coastal aquifers using hydrochemical and GIS for Nagapattinam district, southeast coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.100703. </w:t>
@@ -6967,2807 +6958,2816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of spatial and temporal dynamics of seawater intrusion in coastal aquifers of southeast India: insights from hydrochemical facies analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoration of mangrove : evaluating ecological, social, and economic integration for project success - a case study in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sisir Kumar Dash</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lisa Macera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12306-w⟩</w:t>
+              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26480/ees.02.2024.72.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423039v1</w:t>
+                <w:t xml:space="preserve">hal-04651384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of mangrove: evaluating ecological, social, and economic integration for project success - a case study in the Phiippines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Evaluation of spatial and temporal dynamics of seawater intrusion in coastal aquifers of southeast India: insights from hydrochemical facies analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.-J. Crooka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sisir Kumar Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12306-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635980v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal vulnerability assessment for southeast coast of India using Coastal Hazard Wheel</w:t>
+                <w:t xml:space="preserve">Pollution Assessment with Respect to Five Heavy Metals in Urban Soils of the Greater Chennai Region, Southeast Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasthuri Bavinaya Palpanabhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Usha Tune</w:t>
+                <w:t xml:space="preserve">Kannan G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25303/172da023030⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-022-06031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384424v1</w:t>
+                <w:t xml:space="preserve">hal-03942651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal vulnerability assessment for southeast coast of India using Coastal Hazard Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasthuri Bavinaya Palpanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W M I C Wijesundara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Usha Tune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i2.11101⟩</w:t>
+              <w:t xml:space="preserve">Disaster Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25303/172da023030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151653v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W M I C Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.U.V. Gunathilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Madarasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O-J Crook</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i2.11101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371976v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-decade (1977–2017) landscape tale of tourist reservoir hotspot El Piñol-Guatapé, Colombia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jonathan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Harry Gutiérrez-Mosquera</w:t>
+                <w:t xml:space="preserve">O-J Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11369-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122124v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of shoreline changes and associated erosion and accretion pattern in coastal watersheds of Tamil Nadu, India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-decade (1977–2017) landscape tale of tourist reservoir hotspot El Piñol-Guatapé, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Londoño Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Vélez Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo George Sekar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Kannan</w:t>
+                <w:t xml:space="preserve">Harry Gutiérrez-Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.09.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (6), pp.796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228195v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution Assessment with Respect to Five Heavy Metals in Urban Soils of the Greater Chennai Region, Southeast Coast of India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of shoreline changes and associated erosion and accretion pattern in coastal watersheds of Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo George Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Androws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Annaidasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kannan G.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">R. Kannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234 (2), pp.63. </w:t>
+              <w:t xml:space="preserve">Natural Hazards Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11270-022-06031-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942651v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Diagnosis of Mangrove Status in Data-Poor Context Using Very High Spatial Resolution Satellite Images: A Case Study in Pichavaram Mangrove Forest, Tamil Nadu, India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
+                <w:t xml:space="preserve">Seawater ingression vulnerability Study in the coastal aquifers of Cuddalore district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassenrück Christiane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Anandaraj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Modeling &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3 (Special Issue 2022 ,Special Issue 2022 Part - 3)), pp.347-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03664694v1</w:t>
+                <w:t xml:space="preserve">hal-03715453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning urban cities of South Africa due to civil turmoil 2021: Socio-economic and environmental consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-hazard risk assessment of coastal municipalities of Oaxaca, Southwestern Mexico: An index based remote sensing and geospatial technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vetrimurugan Elumalai</w:t>
+                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+                <w:t xml:space="preserve">P.D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 124, pp.103612. </w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2022.103612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561054v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Sustainable Groundwater Management</w:t>
+                <w:t xml:space="preserve">Burning urban cities of South Africa due to civil turmoil 2021: Socio-economic and environmental consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aavudai Anandhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+                <w:t xml:space="preserve">Vetrimurugan Elumalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14213416⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.103612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2022.103612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838992v1</w:t>
+                <w:t xml:space="preserve">hal-03561054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater ingression vulnerability Study in the coastal aquifers of Cuddalore district</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+                <w:t xml:space="preserve">Multiscale Diagnosis of Mangrove Status in Data-Poor Context Using Very High Spatial Resolution Satellite Images: A Case Study in Pichavaram Mangrove Forest, Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassenrück Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Modeling &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14102317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715453v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazard risk assessment of coastal municipalities of Oaxaca, Southwestern Mexico: An index based remote sensing and geospatial technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+                <w:t xml:space="preserve">A Framework for Sustainable Groundwater Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aavudai Anandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
+                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
+                <w:t xml:space="preserve">Sudhanshu Panda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Roy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Narayanan Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.103041. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.3416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w14213416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691313v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of southern Mexican Pacific coastline: Responses to meteo-oceanographic and physiographic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Shoreline changes over last five decades and predictions for 2030 and 2040: a case study from Cuddalore, southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagulan Sivagnanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101914⟩</w:t>
+              <w:t xml:space="preserve">Earth Science Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12145-021-00668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306886v1</w:t>
+                <w:t xml:space="preserve">hal-03286665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+                <w:t xml:space="preserve">Transformation Analysis on Landuse/Land Cover Changes for Two Decades Between 1999 and 2019 CE with Reference to Aquaculture—Nagapattinam Coast, Southeast India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramki Periyasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 49, pp.1533-1543</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12524-021-01432-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157379v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Analysis on Landuse/Land Cover Changes for Two Decades Between 1999 and 2019 CE with Reference to Aquaculture—Nagapattinam Coast, Southeast India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Bavinaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 49, pp.1533-1543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12524-021-01432-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03354978v1</w:t>
+                <w:t xml:space="preserve">hal-03157379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-geochemistry-based appraisal of summer-season groundwater from three different semi-arid basins of northeast Mexico for drinking and irrigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chokkalingam Lakshumanan</w:t>
+                <w:t xml:space="preserve">Evolution of southern Mexican Pacific coastline: Responses to meteo-oceanographic and physiographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-021-09828-8⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319776v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline changes over last five decades and predictions for 2030 and 2040: a case study from Cuddalore, southeast coast of India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+                <w:t xml:space="preserve">Hydro-geochemistry-based appraisal of summer-season groundwater from three different semi-arid basins of northeast Mexico for drinking and irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gopinath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagulan Sivagnanam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+                <w:t xml:space="preserve">Chokkalingam Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12145-021-00668-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-021-09828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286665v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene depositional environments of Lake Coatetelco in Central-Southern Mexico and comparison with cultural transitions at Xochicalco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+                <w:t xml:space="preserve">Revealing drinking water quality issues and possible health risks based on water quality index (WQI) method in the Shanmuganadhi River basin of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karunanidhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Agesandro García-Arriola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irma Vargas-Martínez</w:t>
+                <w:t xml:space="preserve">P. Aravinthasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-020-00613-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960559v1</w:t>
+                <w:t xml:space="preserve">hal-02873573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastline variability of several Latin American cities alongside Pacific Ocean due to the unusual “Sea Swell” events of 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Reyes Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 192 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-020-08469-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing drinking water quality issues and possible health risks based on water quality index (WQI) method in the Shanmuganadhi River basin of South India</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+                <w:t xml:space="preserve">Late Holocene depositional environments of Lake Coatetelco in Central-Southern Mexico and comparison with cultural transitions at Xochicalco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Agesandro García-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Garza-Tarazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aravinthasamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Subramani</w:t>
+                <w:t xml:space="preserve">Irma Vargas-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.110050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-020-00613-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873573v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depositional histories of vegetation and rainfall intensity in Sierra Madre Oriental Mountains (northeast Mexico) since the late Last Glacial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Vera-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9857,51 +9857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of arid northeast Mexico to global climate changes during the late Pleistocene to the middle Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Vera‐vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9985,408 +9985,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02237355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring mangrove forests after aquaculture abandonment using time series of very high spatial resolution satellite images: A case study from the Perancak estuary, Bali, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heritage conservation and environmental threats at the 192-year-old botanical garden in Pondicherry, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Razasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.056⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01558087v1</w:t>
+                <w:t xml:space="preserve">hal-02099872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage conservation and environmental threats at the 192-year-old botanical garden in Pondicherry, India</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring mangrove forests after aquaculture abandonment using time series of very high spatial resolution satellite images: A case study from the Perancak estuary, Bali, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Sidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariani Andayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Antony Enright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31, pp.241-251. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.61 - 71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099872v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01558087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth rings in tropical trees: role of functional traits, environment, and phylogeny</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+                <w:t xml:space="preserve">Atlantic Ocean modulated hydroclimate of the subtropical northeastern Mexico since the last glacial maximum and comparison with the southern US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David F. R. P. Burslem</w:t>
+                <w:t xml:space="preserve">Laura E. Beramendi-Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-016-1442-1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357744v1</w:t>
+                <w:t xml:space="preserve">hal-01358696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">India Biodiversity Portal: An integrated, interactive and participatory biodiversity informatics platform</w:t>
               </w:r>
@@ -10398,64 +10414,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Vattakaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10500,173 +10516,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic Ocean modulated hydroclimate of the subtropical northeastern Mexico since the last glacial maximum and comparison with the southern US</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+                <w:t xml:space="preserve">Growth rings in tropical trees: role of functional traits, environment, and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
+                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura E. Beramendi-Orosco</w:t>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David F. R. P. Burslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.048⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1442-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358696v1</w:t>
+                <w:t xml:space="preserve">hal-01357744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal erosion vs man-made protective structures: evaluating a two-decade history from southeastern India</w:t>
               </w:r>
@@ -10678,64 +10678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivasa K. Raju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10782,51 +10782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal changes in fringe mangrove extent in Pondicherry, India after two phenomenal perturbations: tsunami and cyclone Thane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10929,77 +10929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 105, pp.18-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11046,51 +11046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ostracode and C/N based paleoecological record from Santiaguillo basin of subtropical Mexico over last 27 cal kyr BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chávez-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liseth Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11148,363 +11148,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+                <w:t xml:space="preserve">Humid Pleistocene−Holocene transition and early Holocene in sub-tropical northern Mexico and possible Gulf of California forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Quiroz-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chávez-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.R. Rajan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ligia Perez-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library Philosophy and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353603v1</w:t>
+                <w:t xml:space="preserve">hal-02922596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Pleistocene−Holocene transition and early Holocene in sub-tropical northern Mexico and possible Gulf of California forcing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Library Philosophy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paper 1134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02922596v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying inundation limits in SE coast of India: application of GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pradeep-Kishore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eswaramoorthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (3), pp.2401-2409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11550,51 +11550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landuse / Land cover dynamics study in Nilgiris district part of Western Ghats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pradeep-Kishore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12073,51 +12073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Changes and Ozone Increase in Mexico City During 2020: Recommended Remedial Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sakthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gnanachandrasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12194,90 +12194,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peat Fires in Northeastern Mexico: Geochemistry, Chronology, and Paleo-reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Hernandez-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12345,51 +12345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundation Risk Assessment for Nagapatinam Coast, Tamil Nadu, Southeast Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokalingam Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellappan Eswaramoorthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12661,243 +12661,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-28, 2007, Collection Ecologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters, Chennai from 28th November 2022 to 2nd December 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal transformation and fisher wellbeing: Perspectives from Cuddalore District, Tamil Nadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menon Ajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavinck Maarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Tara N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rao Nitya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation review for rationalization of protected area network in Kerala. Final report of the consultancy under the Kerala Forestry project funded by the World Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12922,158 +13023,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut Français de Pondichéry. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218961v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-03964305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13104,51 +13104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Hazard Risk Assessment and Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usha Natesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
@@ -13517,277 +13517,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
+                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Caballero</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945521v1</w:t>
+                <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
+                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Caballero</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dazin</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452970v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13942,51 +13942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492521v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshumanan Chokkalingam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ibrahim Abdul Rahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Moorthy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572894v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489800v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969365v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Moorthy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundharamoorthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune Usha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Debajyoti Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakshumanan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logesh Natarajan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukumarasamy Iyyappan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969244v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajimol Sundar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969197v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramki Periyasamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942552v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi D. Roy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshumanan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowtham Govindaraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Subramani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subramani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zamora-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902384v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prabhakaran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha T." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinaya P.K." TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Logesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902391v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sajmol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902366v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bavinaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906734v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ricout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867505v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soupramanien Aravajy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Razasekaran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906720v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889658v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramalingam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barathan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908672v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Roy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz-Jimenez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino Lozano-Santacruz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-279079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. V." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908640v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C.V." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy A." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908652v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226551v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindaraj Saravanan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic John" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswarialakshmi K." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thierry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Raman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103227v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behara Satyanarayana" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusankar Gowrappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Chelladurai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamathulla Amjath" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-025-02193-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del Ben" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/ees.02.2024.72.81" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundaramoorthy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jonathan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423039v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Kumar Dash" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12306-w" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maceraa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-J. Crooka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Ben" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384424v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasthuri Bavinaya Palpanabhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Tune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25303/172da023030" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122124v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonathan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Londo&#241;o Pineda" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar V&#233;lez Rojas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Guti&#233;rrez-Mosquera" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11369-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228195v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo George Sekar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Androws" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annaidasan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.09.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan G." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-06031-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561054v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetrimurugan Elumalai" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godwyn-Paulson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.103612" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aavudai Anandhi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karunanidhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Panda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Kannan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213416" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715453v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anandaraj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691313v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Roy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103041" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306886v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101914" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-021-01432-4" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319776v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvam" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gopinath" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokkalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09828-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286665v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagulan Sivagnanam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-021-00668-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960559v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agesandro Garc&#237;a-Arriola" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza-Tarazon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Vargas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110050" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901475v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Reyes Hernandez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08469-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravinthasamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00613-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera-Vera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Quiroz-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103136" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera&#8208;vera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Curtis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez&#8208;zavala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4645" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558087v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariani Andayani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Antony Enright" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.056" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099872v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. R. P. Burslem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1442-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vattakaven" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. George" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e10279" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358696v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rivero-Navarrete" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beramendi-Orosco" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.048" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4XSWS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414476v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa K. Raju" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2583-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352517v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeyakumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Presena" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.06.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ch&#225;vez-Lara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth P&#233;rez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Lemus Neri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rajan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922596v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12062" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A5D65A6FA1719F38F66C95187AF79234A6D7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep-Kishore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eswaramoorthi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0427-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D17A4A3F779C77DEE5A26D1807112A9C288E8AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveganandan S." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar P." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krishnan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasanna" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176459v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sakthi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gnanachandrasamy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Espinosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34783-2_11" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Hernandez-Juarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59510-2.00004-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Eswaramoorthi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7720-0_31" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernando da Costa Vasconcelos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Faure" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muthu Sankar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00130416" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218961v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964305v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Natesan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/#" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925298v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan P." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481614v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/48/16/14/PDF/PONDY_PAPERS_IN_ECOLOGY09.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411120v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/11/20/ANNEX/IFP_ECODATA_BIOCLIM_Archive3.zip" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492521v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshumanan Chokkalingam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ibrahim Abdul Rahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Moorthy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987690v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Moorthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundharamoorthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Debajyoti Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakshumanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logesh Natarajan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukumarasamy Iyyappan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajimol Sundar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramki Periyasamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi D. Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshumanan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowtham Govindaraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Subramani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subramani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zamora-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sajmol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bavinaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prabhakaran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Logesh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha T." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinaya P.K." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soupramanien Aravajy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramalingam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barathan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ricout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Razasekaran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. V." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Roy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz-Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino Lozano-Santacruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-279079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C.V." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy A." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindaraj Saravanan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic John" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswarialakshmi K." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behara Satyanarayana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thierry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Raman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusankar Gowrappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Chelladurai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamathulla Amjath" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-025-02193-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maceraa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-J. Crooka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Ben" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundaramoorthy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jonathan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del Ben" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/ees.02.2024.72.81" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Kumar Dash" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12306-w" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan G." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-06031-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasthuri Bavinaya Palpanabhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Tune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25303/172da023030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122124v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Londo&#241;o Pineda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar V&#233;lez Rojas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Guti&#233;rrez-Mosquera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11369-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo George Sekar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Androws" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annaidasan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.09.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anandaraj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691313v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godwyn-Paulson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103041" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetrimurugan Elumalai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.103612" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aavudai Anandhi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karunanidhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Panda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Kannan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213416" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagulan Sivagnanam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-021-00668-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-021-01432-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101914" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gopinath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokkalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09828-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravinthasamy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00613-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Reyes Hernandez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08469-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agesandro Garc&#237;a-Arriola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza-Tarazon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Vargas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110050" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera-Vera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Quiroz-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103136" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera&#8208;vera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Curtis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez&#8208;zavala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4645" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.02.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariani Andayani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Antony Enright" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rivero-Navarrete" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beramendi-Orosco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.048" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4XSWS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vattakaven" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. George" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e10279" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. R. P. Burslem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1442-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414476v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa K. Raju" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2583-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352517v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeyakumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Presena" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.06.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ch&#225;vez-Lara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth P&#233;rez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Lemus Neri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A5D65A6FA1719F38F66C95187AF79234A6D7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353603v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rajan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep-Kishore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eswaramoorthi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0427-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D17A4A3F779C77DEE5A26D1807112A9C288E8AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveganandan S." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar P." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krishnan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasanna" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176459v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sakthi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gnanachandrasamy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Espinosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34783-2_11" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Hernandez-Juarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59510-2.00004-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Eswaramoorthi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7720-0_31" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernando da Costa Vasconcelos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Faure" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muthu Sankar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00130416" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Natesan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/#" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925298v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan P." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481614v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/48/16/14/PDF/PONDY_PAPERS_IN_ECOLOGY09.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411120v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/11/20/ANNEX/IFP_ECODATA_BIOCLIM_Archive3.zip" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>