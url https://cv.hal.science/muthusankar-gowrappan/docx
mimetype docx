--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -75,596 +75,596 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geospatial Assessment of Coastal Dynamics and Mapping Heritage Sites of Coastal Tamil Nadu, Southern India</w:t>
+                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Scientific Studies in Archeology of Tamil Nadu - A three-day International Symposium January 22nd - 24th 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. of Archaeology, Govt. of Tamil Nadu, Jan 2026, Madurai, India. p. 251-270</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at One-Day National Seminar on “Geospatial Technology for Sustainable Earth and Coastal Resource Management” on 24 March 2026 at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Remote Sensing, Bharathidasan University, Mar 2026, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492521v1</w:t>
+                <w:t xml:space="preserve">hal-05606081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Geospatial Technologies in Historical and Social Research</w:t>
+                <w:t xml:space="preserve">Geospatial Assessment of Coastal Dynamics and Mapping Heritage Sites of Coastal Tamil Nadu, Southern India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahamed Ibrahim Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at Refresher Course in Social Sciences,the UGC–Malaviya Mission Teacher Training Centre (MMTTC), Pondicherry University, Pondicherry, from 6th to 19th November, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Recent Scientific Studies in Archeology of Tamil Nadu - A three-day International Symposium January 22nd - 24th 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Archaeology, Govt. of Tamil Nadu, Jan 2026, Madurai, India. p. 251-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370808v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
+                <w:t xml:space="preserve">Application of Geospatial Technologies in Historical and Social Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at National Level Seminar on "Ancient Roots, New Revelations: Recent Discoveries in South Indian Archaeology", French Institute of Pondicherry, 24th October 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at Refresher Course in Social Sciences,the UGC–Malaviya Mission Teacher Training Centre (MMTTC), Pondicherry University, Pondicherry, from 6th to 19th November, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370795v1</w:t>
+                <w:t xml:space="preserve">hal-05370808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Climate Change and Anthropogenic Activities along the Southeast Coast of India - Using Geospatial Technology</w:t>
+                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the National Workshop on “Trends and Opportunities in Geological Remote Sensing - GEOGRI-2025"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gandhigram Rural Institute Deemed to be University, Feb 2025, Dindigul, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at National Level Seminar on "Ancient Roots, New Revelations: Recent Discoveries in South Indian Archaeology", French Institute of Pondicherry, 24th October 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04987690v1</w:t>
+                <w:t xml:space="preserve">hal-05370795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Quality in Coastal Aquifers under Climate Change and Human Pressures: Emerging Challenges and Potential Solutions</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Climate Change and Anthropogenic Activities along the Southeast Coast of India - Using Geospatial Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at DST-ANRF sponsored National Level Seminar on “Global climate change and sustainable groundwater resources management: Potential challenges and solutions” at Mohan Babu University, Tirupati, India, during 24th - 26th September, 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tirupati, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the National Workshop on “Trends and Opportunities in Geological Remote Sensing - GEOGRI-2025"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gandhigram Rural Institute Deemed to be University, Feb 2025, Dindigul, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370759v1</w:t>
+                <w:t xml:space="preserve">halshs-04987690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
+                <w:t xml:space="preserve">Groundwater Quality in Coastal Aquifers under Climate Change and Human Pressures: Emerging Challenges and Potential Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-ANRF sponsored International Seminar on “Air, Water &amp; Sediments regime and its impact on Climate Change - A sustainable Development Goal (AWS-SDG-2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, V.O.Chidambaram College, Nov 2024, Thoothukudi, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at DST-ANRF sponsored National Level Seminar on “Global climate change and sustainable groundwater resources management: Potential challenges and solutions” at Mohan Babu University, Tirupati, India, during 24th - 26th September, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797959v1</w:t>
+                <w:t xml:space="preserve">hal-05370759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
+                <w:t xml:space="preserve">The combined impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional workshop cum Training Programme on Documentation of Antiquities &amp; BHS, Sarnath Circle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Central Region (Hybrid mode), Feb 2024, sarnath, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-ANRF sponsored International Seminar on “Air, Water &amp; Sediments regime and its impact on Climate Change - A sustainable Development Goal (AWS-SDG-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, V.O.Chidambaram College, Nov 2024, Thoothukudi, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572894v1</w:t>
+                <w:t xml:space="preserve">hal-04797959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
@@ -713,165 +713,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact effects of climate change and land use changes on groundwater quality in coastal aquifers</w:t>
+                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRITTIKA-24 (All India Earth Science Students Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, Mar 2024, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Regional workshop cum Training Programme on Documentation of Antiquities &amp; BHS, Sarnath Circle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Central Region (Hybrid mode), Feb 2024, sarnath, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572896v1</w:t>
+                <w:t xml:space="preserve">hal-04572894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
+                <w:t xml:space="preserve">Combined impact effects of climate change and land use changes on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB sponsored National Level Seminar on “Climate Change impact on groundwater resources: A step towards sustainable development - CLIMWAT-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hindusthan College of Engineering and Technology, Aug 2024, Coimbatore, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">MRITTIKA-24 (All India Earth Science Students Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, Mar 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686526v1</w:t>
+                <w:t xml:space="preserve">hal-04572896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
@@ -920,1286 +920,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milestones in India’s Space Research and Applications</w:t>
+                <w:t xml:space="preserve">Assessing the impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keynote Lecture on Catedra Patrimonial en Medio Ambiente “Dr.Hector Mayagoitia Dominques”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB sponsored National Level Seminar on “Climate Change impact on groundwater resources: A step towards sustainable development - CLIMWAT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hindusthan College of Engineering and Technology, Aug 2024, Coimbatore, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489568v1</w:t>
+                <w:t xml:space="preserve">hal-04686526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
+                <w:t xml:space="preserve">Milestones in India’s Space Research and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Eastern Region) ASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Dec 2023, Kolkata, India</w:t>
+              <w:t xml:space="preserve">Keynote Lecture on Catedra Patrimonial en Medio Ambiente “Dr.Hector Mayagoitia Dominques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489818v1</w:t>
+                <w:t xml:space="preserve">hal-04489568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
+                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Looking Beyond – Vision Statement for Excavations By 2035” Conference-cum-Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Kochi, Oct 2023, Kochi, India</w:t>
+              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Eastern Region) ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Dec 2023, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489800v1</w:t>
+                <w:t xml:space="preserve">hal-04489818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the effectiveness of some Asian mangrove restoration initiatives</w:t>
+                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference of Environmental Resesearchers Group, IPN – CIMA 2023 “Our Planet &amp; Our Future”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Environmental Network Research Group (ENRG); National Polytechnic Institute (IPN), Mexico; Center for Innovation and Integration of Advanced Technologies (CIITA), Veracruz, Mexico, Nov 2023, Boca do Rio, Mexico</w:t>
+              <w:t xml:space="preserve">Looking Beyond – Vision Statement for Excavations By 2035” Conference-cum-Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Kochi, Oct 2023, Kochi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489761v1</w:t>
+                <w:t xml:space="preserve">hal-04489800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
+                <w:t xml:space="preserve">A review of the effectiveness of some Asian mangrove restoration initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Macera, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Southern Region) ASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Southern region, Oct 2023, Chennai (India), India</w:t>
+              <w:t xml:space="preserve">5. International Conference of Environmental Resesearchers Group, IPN – CIMA 2023 “Our Planet &amp; Our Future”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Network Research Group (ENRG); National Polytechnic Institute (IPN), Mexico; Center for Innovation and Integration of Advanced Technologies (CIITA), Veracruz, Mexico, Nov 2023, Boca do Rio, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489810v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Vulnerability mapping for Tamil Nadu Coast</w:t>
+                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online training programme on Geospatial technologies for disaster management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Disaster Management; Centre for Disaster Management and Coastal Research, Bharathidasan University, Aug 2022, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Southern Region) ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Southern region, Oct 2023, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964323v1</w:t>
+                <w:t xml:space="preserve">hal-04489810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change and land use/land cover changes on coastal groundwater resources and quality</w:t>
+                <w:t xml:space="preserve">Cyclone Vulnerability mapping for Tamil Nadu Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Climate change impacts on groundwater quality and human health risks: present status and future challenges" at Sri Shakthi Institute of Engineering and Technology, Coimbatore, India, during 14-16 September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Online training programme on Geospatial technologies for disaster management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Disaster Management; Centre for Disaster Management and Coastal Research, Bharathidasan University, Aug 2022, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942552v1</w:t>
+                <w:t xml:space="preserve">hal-03964323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multivariate Statistical Approach To Evaluate The Decadal Trend Of Seawater Intrusion From 1999 To 2019 In Coastal Aquifers Of Nagapattinam District, Tamilnadu, India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of climate change and land use/land cover changes on coastal groundwater resources and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Climate change impacts on groundwater quality and human health risks: present status and future challenges" at Sri Shakthi Institute of Engineering and Technology, Coimbatore, India, during 14-16 September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969365v1</w:t>
+                <w:t xml:space="preserve">hal-03942552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making of Archaeological Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chennai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Tropical Cyclone Risks For Nagapattinam Coastal Zone, Tamilnadu, India Using Geospatial Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multivariate Statistical Approach To Evaluate The Decadal Trend Of Seawater Intrusion From 1999 To 2019 In Coastal Aquifers Of Nagapattinam District, Tamilnadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundharamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969336v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of coastal in stability (erosion) on sea side communities: southern tip of India, Kanyakumari</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Assessing Tropical Cyclone Risks For Nagapattinam Coastal Zone, Tamilnadu, India Using Geospatial Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthukumarasamy Iyyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969244v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water quality variation from Aquaculture outlets using multivariate statistical analysis in southeast coast of India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impacts of coastal in stability (erosion) on sea side communities: southern tip of India, Kanyakumari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969197v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vulnerabilites and coastal change</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of water quality variation from Aquaculture outlets using multivariate statistical analysis in southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramki Periyasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Fish workers and Coastal Transformation: Sharing Perspevtives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry; Madras Institute of Development Studies, Nov 2022, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965079v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Climate Change and Anthropogenic Actvities on Groundwater Quality in Coastal Aquifers</w:t>
+                <w:t xml:space="preserve">Physical vulnerabilites and coastal change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the Indo-U.S. Science and technology Froum (IUUSTF) Sponsored 3 days INDO-U.S bilateral Workshop on "Integrated Hydro chemical Modeling for Sustainable Development and management of water supply aquifers" at Sri Shakthi Institute of Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Workshop on "Fish workers and Coastal Transformation: Sharing Perspevtives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry; Madras Institute of Development Studies, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902359v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground water vulnerability assessment of the South East India in the context of climate change stressors</w:t>
               </w:r>
@@ -2274,1558 +2274,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nitrate Contamination in Groundwater on Human Health: A case study of Tiruchirappalli City, Tamilnadu, India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Climate Change and Anthropogenic Actvities on Groundwater Quality in Coastal Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 132</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the Indo-U.S. Science and technology Froum (IUUSTF) Sponsored 3 days INDO-U.S bilateral Workshop on "Integrated Hydro chemical Modeling for Sustainable Development and management of water supply aquifers" at Sri Shakthi Institute of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136872v1</w:t>
+                <w:t xml:space="preserve">hal-02902359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of groundwater from drought-prone subtropical North America for irrigation and drinking quality assessments in the context of global warming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Nitrate Contamination in Groundwater on Human Health: A case study of Tiruchirappalli City, Tamilnadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowtham Govindaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman</w:t>
+              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136870v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Evaluation of groundwater from drought-prone subtropical North America for irrigation and drinking quality assessments in the context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Zamora-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902229v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Coastal environmental changes with reference to aquaculture development in part of Tamil Nadu Coast using Geospatial Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Sajmol</w:t>
+                <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902389v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Spatial Changes in the Pichavaram mangrove from 2003 Onwards Using Very High Resolution Images, Tamil nadu Coast, India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
+                <w:t xml:space="preserve">Assessment of Coastal environmental changes with reference to aquaculture development in part of Tamil Nadu Coast using Geospatial Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sajmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.149</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902368v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal vulnerability assessment for Tamil Nadu coast using Coastal Hazard Wheel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+                <w:t xml:space="preserve">Mapping Spatial Changes in the Pichavaram mangrove from 2003 Onwards Using Very High Resolution Images, Tamil nadu Coast, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS) in Chennai from 17th to 19th December 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902366v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact effects of climate and land use changes on groundwater quality in coastal aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal vulnerability assessment for Tamil Nadu coast using Coastal Hazard Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Bavinaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent Advancement in Water Quality Monitoring and Sustainable Management for Human Health Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Jan 2019, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS) in Chennai from 17th to 19th December 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902391v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of aquifer vulnerability and mapping of saline water intrusion in the Coastal aquifers of Cuddalore District</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined impact effects of climate and land use changes on groundwater quality in coastal aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent Advancement in Water Quality Monitoring and Sustainable Management for Human Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Jan 2019, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902384v1</w:t>
+                <w:t xml:space="preserve">hal-02902391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological and Historical Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of aquifer vulnerability and mapping of saline water intrusion in the Coastal aquifers of Cuddalore District</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavinaya P.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented on “Adaptation of Technology in the Field of Archaeology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Tamil Nadu State Department of Archaeology, Jan 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902392v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale assessment of changes in zonations of species for the management of imperiled mangroves, Pichavaram, India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological and Historical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the 5th International Mangrove Macrobenthos and Management (MMM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Paper presented on “Adaptation of Technology in the Field of Archaeology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Tamil Nadu State Department of Archaeology, Jan 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902387v1</w:t>
+                <w:t xml:space="preserve">hal-02902392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the urgent vulnerability assessment of the Coromandel coast of India threatened by increasing and combined environmental and human pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale assessment of changes in zonations of species for the management of imperiled mangroves, Pichavaram, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.92</w:t>
+              <w:t xml:space="preserve">Paper presented at the 5th International Mangrove Macrobenthos and Management (MMM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902376v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">On the urgent vulnerability assessment of the Coromandel coast of India threatened by increasing and combined environmental and human pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733648v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal zone multi-hazard vulnerability assessment along the South-East coast of India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the First Bilateral Workshop of the Alliance of Mexican Indian Geoscientific Opportunities (AMIGOs) on Water, Climate Change and Disasters held at the Institute of Geology, Universidad Nacional Autónoma de México (UNAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902373v1</w:t>
+                <w:t xml:space="preserve">hal-02733648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal zone multi-hazard vulnerability assessment along the South-East coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the First Bilateral Workshop of the Alliance of Mexican Indian Geoscientific Opportunities (AMIGOs) on Water, Climate Change and Disasters held at the Institute of Geology, Universidad Nacional Autónoma de México (UNAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902369v1</w:t>
+                <w:t xml:space="preserve">hal-02902373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Coastal Zone management</w:t>
               </w:r>
@@ -3874,8083 +3818,8342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. S. Bhalla</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavinaya P.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737443v1</w:t>
+                <w:t xml:space="preserve">hal-02902369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
+                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Conference on Values Embedded in Burial Archaeological Context and Integrated Microscopy approaches in Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902832v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land–use change Cuddalore district viewed through maps</w:t>
+                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral presentation in 14th Indo-Dutch Course on “Protecting Coastal lands and Livelihood" at the Institute for Ocean Management (IOM), Anna University, Chennai with University of Amsterdam, Netherlands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Conference on Values Embedded in Burial Archaeological Context and Integrated Microscopy approaches in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Postgraduate Institute of Archaeology, (University of Kelaniya), Bauddhaloka Mawatha, Dec 2018, Colombo, Sri Lanka</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902841v1</w:t>
+                <w:t xml:space="preserve">hal-02902832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal ground water vulnerability assessment for the south east coast of India by using geospatial technology</w:t>
+                <w:t xml:space="preserve">Land–use change Cuddalore district viewed through maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral presentation at INDO-US BILATERAL WORKSHOP on “Coastal Groundwater Dynamics Combining Future Climate Change and Human Development” (CLIMWAT-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Department of Earth Science, School of Physical, Chemical and Applied Sciences, Pondicherry University, Jun 2018, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Oral presentation in 14th Indo-Dutch Course on “Protecting Coastal lands and Livelihood" at the Institute for Ocean Management (IOM), Anna University, Chennai with University of Amsterdam, Netherlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902839v1</w:t>
+                <w:t xml:space="preserve">hal-02902841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of tree diversity in undisturbed Evergreen forest at Uppangala, Central Western Ghats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal ground water vulnerability assessment for the south east coast of India by using geospatial technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondichéry, India. pp.293</w:t>
+              <w:t xml:space="preserve">Oral presentation at INDO-US BILATERAL WORKSHOP on “Coastal Groundwater Dynamics Combining Future Climate Change and Human Development” (CLIMWAT-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Department of Earth Science, School of Physical, Chemical and Applied Sciences, Pondicherry University, Jun 2018, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889658v1</w:t>
+                <w:t xml:space="preserve">hal-02902839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing and GIS Application in Coastal Zone Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of tree diversity in undisturbed Evergreen forest at Uppangala, Central Western Ghats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Mining Engineering, Anna University, Feb 2017, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondichéry, India. pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906723v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limists of satellite-derived digital surface model data for assessing flood risks in Southeast Coast of India</w:t>
+                <w:t xml:space="preserve">Remote Sensing and GIS Application in Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Asian Conference on Remote Sensing Space Applications: Touching Human Lives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asian Association on Remote Sensing; Indian Society of Remote Sensing; Indian Society of Geomatics; Indian Space Research Organisation, Oct 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mining Engineering, Anna University, Feb 2017, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906734v1</w:t>
+                <w:t xml:space="preserve">hal-02906723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A garden in the concrete jungle: tree diversity and heritage conservation at the Botanical Garden, Pondicherry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential and limists of satellite-derived digital surface model data for assessing flood risks in Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondicherry, India. pp.227</w:t>
+              <w:t xml:space="preserve">38th Asian Conference on Remote Sensing Space Applications: Touching Human Lives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asian Association on Remote Sensing; Indian Society of Remote Sensing; Indian Society of Geomatics; Indian Space Research Organisation, Oct 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867505v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of climate change on groundwater using Geospatial Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A garden in the concrete jungle: tree diversity and heritage conservation at the Botanical Garden, Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Razasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent advanced Techniques for Aqua Chemical Characteristics and Sustainable Development of Bed Rock Aqufiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Aug 2017, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondicherry, India. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906720v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Aquifer Vulnerability Assessment for the Cauvery Delta Region, Southeast Coast of India</w:t>
+                <w:t xml:space="preserve">Vulnerability assessment of climate change on groundwater using Geospatial Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Level Workshop on "Multiphase Approaches on Assessment and Sustainable Management of Stressed Coastal Aquifers (MAPCOAST-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, May 2016, Pondicherry, India. pp.205-217</w:t>
+              <w:t xml:space="preserve">DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent advanced Techniques for Aqua Chemical Characteristics and Sustainable Development of Bed Rock Aqufiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Aug 2017, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908647v1</w:t>
+                <w:t xml:space="preserve">hal-02906720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation from the 1960s in South India</w:t>
+                <w:t xml:space="preserve">Coastal Aquifer Vulnerability Assessment for the Cauvery Delta Region, Southeast Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at CarboShareAsia Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">National Level Workshop on "Multiphase Approaches on Assessment and Sustainable Management of Stressed Coastal Aquifers (MAPCOAST-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, May 2016, Pondicherry, India. pp.205-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908114v1</w:t>
+                <w:t xml:space="preserve">hal-02908647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate of subtropical Mexico since the last glacial maximum and evaluation of some Pacific and Atlantic forcings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deforestation from the 1960s in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paper presented at CarboShareAsia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908672v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Deforestation in Southern Peninsular India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroclimate of subtropical Mexico since the last glacial maximum and evaluation of some Pacific and Atlantic forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús David Quiroz-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufino Lozano-Santacruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the 3rd Joint International Conference on Environmental Science and Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Colorado, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2016AM-279079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908640v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help of Science for Water Front Project,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the Consultative Workshop for the Preparation of the Smart City Proposal for Puducherry City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Puducherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability mapping of water users to climate change stressors in the hard rock and semi-arid regions of South India</w:t>
+                <w:t xml:space="preserve">Assessment of Deforestation in Southern Peninsular India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Borne</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Earth Sciences: Accomplishments, Plans and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Departments of Geology; Applied Geology, University of Madras, Mar 2014, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the 3rd Joint International Conference on Environmental Science and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225965v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geospatial Application in Ecology and Social Studies</w:t>
+                <w:t xml:space="preserve">Vulnerability mapping of water users to climate change stressors in the hard rock and semi-arid regions of South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Annamalai University, Oct 2014, Annamalai Nagar, Chidamabaram, India</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Earth Sciences: Accomplishments, Plans and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Departments of Geology; Applied Geology, University of Madras, Mar 2014, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922679v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Concept and Application</w:t>
+                <w:t xml:space="preserve">Geospatial Application in Ecology and Social Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEQIP-sponsored two-day workshop on "Application of GIS in Civil Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Civil Engineering, Anna University Regional Centre, May 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Annamalai University, Oct 2014, Annamalai Nagar, Chidamabaram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226523v1</w:t>
+                <w:t xml:space="preserve">hal-02922679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal zone management using GIS and Remote sensing</w:t>
+                <w:t xml:space="preserve">GIS Concept and Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Academic Staff College, Bharathidasan University, Tiruchirappalli, 1st February 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">TEQIP-sponsored two-day workshop on "Application of GIS in Civil Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Civil Engineering, Anna University Regional Centre, May 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925028v1</w:t>
+                <w:t xml:space="preserve">hal-03226523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of geospatial technology in climate studies</w:t>
+                <w:t xml:space="preserve">Coastal zone management using GIS and Remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio Economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Sensing and Department of Economics, Bharathidasan University, Apr 2013, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Academic Staff College, Bharathidasan University, Tiruchirappalli, 1st February 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925037v1</w:t>
+                <w:t xml:space="preserve">hal-02925028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of geospatial technology in climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio-economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Sensing &amp; Department of Economics, Bharathidasan University; Centre for Interdisciplinary Studies on Environment and Development (CIIEMAD); National Polytechnic Institute (IPN), Mexico D.F., Apr 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Sensing and Department of Economics, Bharathidasan University, Apr 2013, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226551v1</w:t>
+                <w:t xml:space="preserve">hal-02925037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio-economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Sensing &amp; Department of Economics, Bharathidasan University; Centre for Interdisciplinary Studies on Environment and Development (CIIEMAD); National Polytechnic Institute (IPN), Mexico D.F., Apr 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368895v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
+              <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944373v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Historical atlas of South India. Space, Time, Place</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chaudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Remote Sensing in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, Aug 2009, Tiruchirappalli, Tamil Nadu, India. pp.373-378</w:t>
+              <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945556v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats of India?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. R. Ramesh</w:t>
+                <w:t xml:space="preserve">Digital Historical atlas of South India. Space, Time, Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Subbarayalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iswarialakshmi K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées de l'Association Française d'Ecologie du Paysage: le paysage à l'interface des activités agricoles et forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Remote Sensing in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, Aug 2009, Tiruchirappalli, Tamil Nadu, India. pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445829v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMOTE SENSING IN MANGROVE RESEARCH -RELATIONSHIP BETWEEN VEGETATION INDICES AND DENDROMETRIC PARAMETERS: A CASE FOR CORINGA, EAST COAST OF INDIA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. V. Raman</w:t>
+                <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats of India?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Karunakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Asian Conference on Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Imaging, Sensing and Processing, National University of Singapore, Nov 2001, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">4èmes journées de l'Association Française d'Ecologie du Paysage: le paysage à l'interface des activités agricoles et forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103227v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">REMOTE SENSING IN MANGROVE RESEARCH -RELATIONSHIP BETWEEN VEGETATION INDICES AND DENDROMETRIC PARAMETERS: A CASE FOR CORINGA, EAST COAST OF INDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behara Satyanarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Asian Conference on Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Imaging, Sensing and Processing, National University of Singapore, Nov 2001, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">GIS, MULTI-DATE AND MULTI-SOURCE DATA FOR DETERMINING SHORELINE CHANGES: A CASE FOR GAUTAMI GODAVARI DELTA, EAST COAST OF INDIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Solan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lo Seen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRS-2001 Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Space Applications Centre, Ahmedabad, Dec 2001, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing future metro route alignment with machine learning and geospatial techniques: a case study of Nagercoil city, Tamil Nadu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nation-wide mesoscale composite heatwave vulnerability index of Mexico: A weightage-based geostatistical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vignesh Chelladurai</w:t>
+                <w:t xml:space="preserve">Godwyn-Paulson Pitchaimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahamathulla Amjath</w:t>
+                <w:t xml:space="preserve">Monserrat García Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pérez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Muthuswamy Ponniah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Francisco Rodríguez-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41062-025-02193-6⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 144, pp.107395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2026.107395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191128v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Optimizing future metro route alignment with machine learning and geospatial techniques: a case study of Nagercoil city, Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahamed Ibrahim Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusankar Gowrappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesh Chelladurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahamathulla Amjath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-025-02193-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525355v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of mangrove: evaluating ecological, social, and economic integration for project success - a case study in the Phiippines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O.-J. Crooka</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier- Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635980v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying seawater interaction with coastal aquifers using hydrochemical and GIS for Nagapattinam district, southeast coast of India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoration of mangrove: evaluating ecological, social, and economic integration for project success - a case study in the Phiippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maceraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.-J. Crooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672550v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of mangrove : evaluating ecological, social, and economic integration for project success - a case study in the Philippines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying seawater interaction with coastal aquifers using hydrochemical and GIS for Nagapattinam district, southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26480/ees.02.2024.72.81⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651384v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of spatial and temporal dynamics of seawater intrusion in coastal aquifers of southeast India: insights from hydrochemical facies analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restoration of mangrove : evaluating ecological, social, and economic integration for project success - a case study in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Macera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-12306-w⟩</w:t>
+              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26480/ees.02.2024.72.81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423039v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution Assessment with Respect to Five Heavy Metals in Urban Soils of the Greater Chennai Region, Southeast Coast of India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Evaluation of spatial and temporal dynamics of seawater intrusion in coastal aquifers of southeast India: insights from hydrochemical facies analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisir Kumar Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-022-06031-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12306-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942651v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal vulnerability assessment for southeast coast of India using Coastal Hazard Wheel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Usha Tune</w:t>
+                <w:t xml:space="preserve">Pollution Assessment with Respect to Five Heavy Metals in Urban Soils of the Greater Chennai Region, Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannan G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disaster Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25303/172da023030⟩</w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-022-06031-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384424v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+                <w:t xml:space="preserve">Coastal vulnerability assessment for southeast coast of India using Coastal Hazard Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasthuri Bavinaya Palpanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha Tune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disaster Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25303/172da023030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i2.11101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04151653v1</w:t>
+                <w:t xml:space="preserve">hal-04384424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W M I C Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.U.V. Gunathilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Madarasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O-J Crook</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i2.11101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371976v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-decade (1977–2017) landscape tale of tourist reservoir hotspot El Piñol-Guatapé, Colombia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Gutiérrez-Mosquera</w:t>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-J Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11369-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122124v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of shoreline changes and associated erosion and accretion pattern in coastal watersheds of Tamil Nadu, India</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four-decade (1977–2017) landscape tale of tourist reservoir hotspot El Piñol-Guatapé, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Annaidasan</w:t>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashish Kumar</w:t>
+                <w:t xml:space="preserve">Abraham Londoño Pineda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kannan</w:t>
+                <w:t xml:space="preserve">Oscar Vélez Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Gutiérrez-Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.09.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (6), pp.796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228195v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater ingression vulnerability Study in the coastal aquifers of Cuddalore district</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of shoreline changes and associated erosion and accretion pattern in coastal watersheds of Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo George Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Androws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Annaidasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Modeling &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715453v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-hazard risk assessment of coastal municipalities of Oaxaca, Southwestern Mexico: An index based remote sensing and geospatial technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seawater ingression vulnerability Study in the coastal aquifers of Cuddalore district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Anandaraj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Modeling &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3 (Special Issue 2022 ,Special Issue 2022 Part - 3)), pp.347-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691313v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning urban cities of South Africa due to civil turmoil 2021: Socio-economic and environmental consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Multi-hazard risk assessment of coastal municipalities of Oaxaca, Southwestern Mexico: An index based remote sensing and geospatial technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2022.103612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03561054v1</w:t>
+                <w:t xml:space="preserve">hal-03691313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Diagnosis of Mangrove Status in Data-Poor Context Using Very High Spatial Resolution Satellite Images: A Case Study in Pichavaram Mangrove Forest, Tamil Nadu, India</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
+                <w:t xml:space="preserve">Burning urban cities of South Africa due to civil turmoil 2021: Socio-economic and environmental consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetrimurugan Elumalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Helfer</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14102317⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.103612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2022.103612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664694v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Sustainable Groundwater Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+                <w:t xml:space="preserve">Multiscale Diagnosis of Mangrove Status in Data-Poor Context Using Very High Spatial Resolution Satellite Images: A Case Study in Pichavaram Mangrove Forest, Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassenrück Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14213416⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14102317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838992v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline changes over last five decades and predictions for 2030 and 2040: a case study from Cuddalore, southeast coast of India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Framework for Sustainable Groundwater Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aavudai Anandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhanshu Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Science Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.3416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14213416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12145-021-00668-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03286665v1</w:t>
+                <w:t xml:space="preserve">hal-03838992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Analysis on Landuse/Land Cover Changes for Two Decades Between 1999 and 2019 CE with Reference to Aquaculture—Nagapattinam Coast, Southeast India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shoreline changes over last five decades and predictions for 2030 and 2040: a case study from Cuddalore, southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagulan Sivagnanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajimol Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
+              <w:t xml:space="preserve">Earth Science Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12524-021-01432-4⟩</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12145-021-00668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354978v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Bavinaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49, pp.1533-1543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of southern Mexican Pacific coastline: Responses to meteo-oceanographic and physiographic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Transformation Analysis on Landuse/Land Cover Changes for Two Decades Between 1999 and 2019 CE with Reference to Aquaculture—Nagapattinam Coast, Southeast India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramki Periyasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101914⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12524-021-01432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306886v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-geochemistry-based appraisal of summer-season groundwater from three different semi-arid basins of northeast Mexico for drinking and irrigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chokkalingam Lakshumanan</w:t>
+                <w:t xml:space="preserve">Evolution of southern Mexican Pacific coastline: Responses to meteo-oceanographic and physiographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-021-09828-8⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319776v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing drinking water quality issues and possible health risks based on water quality index (WQI) method in the Shanmuganadhi River basin of South India</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Subramani</w:t>
+                <w:t xml:space="preserve">Hydro-geochemistry-based appraisal of summer-season groundwater from three different semi-arid basins of northeast Mexico for drinking and irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gopinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokkalingam Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-020-00613-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-021-09828-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873573v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastline variability of several Latin American cities alongside Pacific Ocean due to the unusual “Sea Swell” events of 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francisco Reyes Hernandez</w:t>
+                <w:t xml:space="preserve">Revealing drinking water quality issues and possible health risks based on water quality index (WQI) method in the Shanmuganadhi River basin of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aravinthasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-020-08469-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-020-00613-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901475v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene depositional environments of Lake Coatetelco in Central-Southern Mexico and comparison with cultural transitions at Xochicalco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irma Vargas-Martínez</w:t>
+                <w:t xml:space="preserve">Coastline variability of several Latin American cities alongside Pacific Ocean due to the unusual “Sea Swell” events of 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Reyes Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110050⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08469-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960559v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depositional histories of vegetation and rainfall intensity in Sierra Madre Oriental Mountains (northeast Mexico) since the late Last Glacial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Late Holocene depositional environments of Lake Coatetelco in Central-Southern Mexico and comparison with cultural transitions at Xochicalco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Quiroz-Jiménez</w:t>
+                <w:t xml:space="preserve">Oscar Agesandro García-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Garza-Tarazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Vargas-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103136⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.110050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887576v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of arid northeast Mexico to global climate changes during the late Pleistocene to the middle Holocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Depositional histories of vegetation and rainfall intensity in Sierra Madre Oriental Mountains (northeast Mexico) since the late Last Glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sánchez‐zavala</w:t>
+                <w:t xml:space="preserve">Guillermo Vera-Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús David Quiroz‐jiménez</w:t>
+                <w:t xml:space="preserve">José Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Quiroz-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4645⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.103136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02237355v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritage conservation and environmental threats at the 192-year-old botanical garden in Pondicherry, India</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Response of arid northeast Mexico to global climate changes during the late Pleistocene to the middle Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Vera‐vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez‐zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús David Quiroz‐jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099872v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02237355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring mangrove forests after aquaculture abandonment using time series of very high spatial resolution satellite images: A case study from the Perancak estuary, Bali, Indonesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heritage conservation and environmental threats at the 192-year-old botanical garden in Pondicherry, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Razasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.056⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01558087v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic Ocean modulated hydroclimate of the subtropical northeastern Mexico since the last glacial maximum and comparison with the southern US</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Monitoring mangrove forests after aquaculture abandonment using time series of very high spatial resolution satellite images: A case study from the Perancak estuary, Bali, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Sidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariani Andayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Antony Enright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.048⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.61 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01358696v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01558087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">India Biodiversity Portal: An integrated, interactive and participatory biodiversity informatics platform</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Atlantic Ocean modulated hydroclimate of the subtropical northeastern Mexico since the last glacial maximum and comparison with the southern US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Beramendi-Orosco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.4.e10279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01415467v1</w:t>
+                <w:t xml:space="preserve">hal-01358696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth rings in tropical trees: role of functional traits, environment, and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl D. Nath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David F. R. P. Burslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trees - Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1442-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal erosion vs man-made protective structures: evaluating a two-decade history from southeastern India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">India Biodiversity Portal: An integrated, interactive and participatory biodiversity informatics platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vattakaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2583-7⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e10279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.4.e10279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414476v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01415467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal changes in fringe mangrove extent in Pondicherry, India after two phenomenal perturbations: tsunami and cyclone Thane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coastal erosion vs man-made protective structures: evaluating a two-decade history from southeastern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Presena</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasa K. Raju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2583-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352517v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal evolution of a spit in the Baram river mouth in eastern Malaysia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+                <w:t xml:space="preserve">Spatio-temporal changes in fringe mangrove extent in Pondicherry, India after two phenomenal perturbations: tsunami and cyclone Thane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeyakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Presena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.361-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043124v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ostracode and C/N based paleoecological record from Santiaguillo basin of subtropical Mexico over last 27 cal kyr BP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liseth Pérez</w:t>
+                <w:t xml:space="preserve">Decadal evolution of a spit in the Baram river mouth in eastern Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Víctor H. Lemus Neri</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Mexicana de Ciencias Geológicas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045433v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humid Pleistocene−Holocene transition and early Holocene in sub-tropical northern Mexico and possible Gulf of California forcing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Ostracode and C/N based paleoecological record from Santiaguillo basin of subtropical Mexico over last 27 cal kyr BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chávez-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liseth Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor H. Lemus Neri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Mexicana de Ciencias Geológicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02922596v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+                <w:t xml:space="preserve">Humid Pleistocene−Holocene transition and early Holocene in sub-tropical northern Mexico and possible Gulf of California forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Quiroz-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.R. Rajan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Chávez-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Perez-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Library Philosophy and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353603v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying inundation limits in SE coast of India: application of GIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Library Philosophy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paper 1134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02925021v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landuse / Land cover dynamics study in Nilgiris district part of Western Ghats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Classifying inundation limits in SE coast of India: application of GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pradeep-Kishore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eswaramoorthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomatics and Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.2401-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-012-0427-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931404v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats (India)?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. R. Ramesh</w:t>
+                <w:t xml:space="preserve">Landuse / Land cover dynamics study in Nilgiris district part of Western Ghats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pradeep-Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viveganandan S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnakumar P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Geomatics and Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.921-932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00468532v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats (India)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Karunakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 280 (2), pp.185 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00652.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00468532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organic carbon stock map for soils of southern India: A multifactorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.M. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prasanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 93 (5), pp.706-710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11960,745 +12163,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying caṅkam ūr and nādu in the present landscape of South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subbarayalu, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rajatarangini : Recent researches in Archaeology and History : a festschrift for Prof K. Rajan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heritage India Trust, pp.572-598, 2024, 9788190745130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Changes and Ozone Increase in Mexico City During 2020: Recommended Remedial Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sakthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gnanachandrasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morales-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.209-236, 2023, Environmental Earth Sciences, ISBN: 978-3-031-34782-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34783-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peat Fires in Northeastern Mexico: Geochemistry, Chronology, and Paleo-reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Hernandez-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stracher G.B.; Prakash A.; Rein G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coal and Peat Fires: a Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.75-88, 2015, Peat - Geology, Combustion, and Case Studies, 978-0-444-59510-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-59510-2.00004-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundation Risk Assessment for Nagapatinam Coast, Tamil Nadu, Southeast Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokalingam Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellappan Eswaramoorthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohanty, U. C.; Mohapatra, M.; Singh, O. P.; Bandyopadhyay, B. K.; Rathore, L. S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring and Prediction of Tropical Cyclones in the Indian Ocean and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.364-373, 2014, 978-93-81891-07-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7720-0_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and space propagation of dengue virus in a tropical city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernando da Costa Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tyagi B.K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne Diseases: Epidemiology and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientific Publishers (India), pp.213-219, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and bioclimatic features of the selected landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muthu Sankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramesh, B. R., Gurukkal, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest landscape of the Southern Western Ghats, India : biology, human ecology and management plan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-28, 2007, Collection Ecologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12708,98 +12911,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters, Chennai from 28th November 2022 to 2nd December 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12809,265 +13012,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal transformation and fisher wellbeing: Perspectives from Cuddalore District, Tamil Nadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menon Ajit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bavinck Maarten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Tara N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rao Nitya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation review for rationalization of protected area network in Kerala. Final report of the consultancy under the Kerala Forestry project funded by the World Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Karunakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. V. Karunakaran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut Français de Pondichéry. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13077,429 +13280,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Hazard Risk Assessment and Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usha Natesan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scholars’ Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 p., 2021, 978-613-8-95455-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iṭaikkālat Tamiḻnāṭṭil nāṭukaḷum ūrkaḷum : ki. pi. 800-1300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Subbarayalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balamurugan P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tamiḻakat Tolliyal Kaḻakam, 56 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Paper – High Resolution Vegetation Cover Data for the Southern Western Ghats of India. (IFP_ECODATA_VEGETATION)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Head of Ecology Department; Institut Français de Pondichéry; e-mail: ifpeco@ifpindia.org. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 p., 2010, Pondy Papers in Ecology no. 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Paper – High-Resolution Topographic and Bioclimatic Data for the Southern Western Ghats of India (IFP_ECODATA_BIOCLIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Head of Ecology Department; Institut Français de Pondichéry; e-mail: ifpeco@ifpindia.org. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21 p., 2009, Pondy Papers in Ecology no. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13509,293 +13712,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13942,51 +14145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492521v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshumanan Chokkalingam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ibrahim Abdul Rahim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Moorthy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987690v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370759v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572894v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572896v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686526v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964323v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969365v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Moorthy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundharamoorthy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune Usha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Debajyoti Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakshumanan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logesh Natarajan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukumarasamy Iyyappan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajimol Sundar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramki Periyasamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi D. Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshumanan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowtham Govindaraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Subramani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136870v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subramani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zamora-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sajmol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bavinaya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prabhakaran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Logesh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha T." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinaya P.K." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902392v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Carle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902839v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889658v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soupramanien Aravajy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramalingam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barathan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906723v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ricout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867505v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Razasekaran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. V." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Roy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz-Jimenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino Lozano-Santacruz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-279079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C.V." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy A." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226523v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226551v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindaraj Saravanan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic John" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945556v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswarialakshmi K." TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103227v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behara Satyanarayana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thierry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Raman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103404v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusankar Gowrappan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Chelladurai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamathulla Amjath" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-025-02193-6" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635980v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maceraa" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-J. Crooka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Ben" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundaramoorthy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jonathan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100703" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del Ben" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/ees.02.2024.72.81" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423039v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Kumar Dash" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12306-w" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942651v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan G." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-06031-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasthuri Bavinaya Palpanabhan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Tune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25303/172da023030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122124v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonathan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Londo&#241;o Pineda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar V&#233;lez Rojas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Guti&#233;rrez-Mosquera" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11369-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228195v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo George Sekar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Androws" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annaidasan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.09.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715453v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anandaraj" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691313v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godwyn-Paulson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103041" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561054v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetrimurugan Elumalai" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.103612" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aavudai Anandhi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karunanidhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Panda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Kannan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213416" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286665v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagulan Sivagnanam" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-021-00668-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-021-01432-4" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101914" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gopinath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokkalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09828-8" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravinthasamy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00613-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901475v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Reyes Hernandez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08469-x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960559v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agesandro Garc&#237;a-Arriola" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza-Tarazon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Vargas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110050" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887576v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera-Vera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Quiroz-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103136" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera&#8208;vera" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Curtis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez&#8208;zavala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4645" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.02.004" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558087v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariani Andayani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Antony Enright" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rivero-Navarrete" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beramendi-Orosco" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.048" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4XSWS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415467v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vattakaven" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. George" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e10279" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. R. P. Burslem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1442-1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414476v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa K. Raju" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2583-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352517v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeyakumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Presena" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.06.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045433v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ch&#225;vez-Lara" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth P&#233;rez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Lemus Neri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12062" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A5D65A6FA1719F38F66C95187AF79234A6D7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353603v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rajan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925021v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep-Kishore" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eswaramoorthi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0427-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D17A4A3F779C77DEE5A26D1807112A9C288E8AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveganandan S." TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar P." TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krishnan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasanna" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176459v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sakthi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gnanachandrasamy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Espinosa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34783-2_11" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Hernandez-Juarez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59510-2.00004-5" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922670v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Eswaramoorthi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7720-0_31" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248360v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernando da Costa Vasconcelos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Faure" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130416v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muthu Sankar" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00130416" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218961v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287899v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Natesan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/#" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925298v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan P." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481614v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/48/16/14/PDF/PONDY_PAPERS_IN_ECOLOGY09.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411120v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/11/20/ANNEX/IFP_ECODATA_BIOCLIM_Archive3.zip" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606081v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshumanan Chokkalingam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ibrahim Abdul Rahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Moorthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Moorthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundharamoorthy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune Usha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Debajyoti Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakshumanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logesh Natarajan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukumarasamy Iyyappan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajimol Sundar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramki Periyasamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi D. Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshumanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowtham Govindaraj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Subramani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subramani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zamora-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sajmol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bavinaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prabhakaran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Logesh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha T." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinaya P.K." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Carle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soupramanien Aravajy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramalingam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ricout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Razasekaran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Roy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz-Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino Lozano-Santacruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-279079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C.V." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy A." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindaraj Saravanan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic John" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswarialakshmi K." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behara Satyanarayana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thierry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Raman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwyn-Paulson Pitchaimani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muthuswamy Ponniah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Francisco Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107395" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusankar Gowrappan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Chelladurai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamathulla Amjath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-025-02193-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maceraa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-J. Crooka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Ben" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundaramoorthy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jonathan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100703" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del Ben" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/ees.02.2024.72.81" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Kumar Dash" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12306-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan G." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-06031-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384424v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasthuri Bavinaya Palpanabhan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Tune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25303/172da023030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonathan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Londo&#241;o Pineda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar V&#233;lez Rojas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Guti&#233;rrez-Mosquera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11369-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo George Sekar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Androws" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annaidasan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.09.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anandaraj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godwyn-Paulson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561054v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetrimurugan Elumalai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.103612" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aavudai Anandhi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karunanidhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Panda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Kannan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagulan Sivagnanam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-021-00668-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-021-01432-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101914" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gopinath" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokkalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09828-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravinthasamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00613-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Reyes Hernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08469-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agesandro Garc&#237;a-Arriola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza-Tarazon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Vargas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110050" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887576v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera-Vera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Quiroz-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103136" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera&#8208;vera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Curtis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez&#8208;zavala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099872v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.02.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariani Andayani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Antony Enright" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.056" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358696v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rivero-Navarrete" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beramendi-Orosco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4XSWS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. R. P. Burslem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1442-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vattakaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. George" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e10279" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa K. Raju" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2583-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352517v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeyakumar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Presena" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.06.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ch&#225;vez-Lara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth P&#233;rez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Lemus Neri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12062" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A5D65A6FA1719F38F66C95187AF79234A6D7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353603v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rajan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep-Kishore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eswaramoorthi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0427-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D17A4A3F779C77DEE5A26D1807112A9C288E8AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveganandan S." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar P." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442467v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krishnan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasanna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sakthi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gnanachandrasamy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Espinosa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34783-2_11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042866v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Hernandez-Juarez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59510-2.00004-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Eswaramoorthi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7720-0_31" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248360v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernando da Costa Vasconcelos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Faure" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muthu Sankar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00130416" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964305v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287899v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Natesan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/#" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan P." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481614v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/48/16/14/PDF/PONDY_PAPERS_IN_ECOLOGY09.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/11/20/ANNEX/IFP_ECODATA_BIOCLIM_Archive3.zip" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>