--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -75,12833 +75,12845 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nation-wide mesoscale composite heatwave vulnerability index of Mexico: A weightage-based geostatistical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godwyn-Paulson Pitchaimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monserrat García Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pérez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Muthuswamy Ponniah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Francisco Rodríguez-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 144, pp.107395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2026.107395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing future metro route alignment with machine learning and geospatial techniques: a case study of Nagercoil city, Tamil Nadu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahamed Ibrahim Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthusankar Gowrappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vignesh Chelladurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahamathulla Amjath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (8), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-025-02193-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier- Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying seawater interaction with coastal aquifers using hydrochemical and GIS for Nagapattinam district, southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dwt.2024.100703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration of mangrove : evaluating ecological, social, and economic integration for project success - a case study in the Philippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Macera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26480/ees.02.2024.72.81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of spatial and temporal dynamics of seawater intrusion in coastal aquifers of southeast India: insights from hydrochemical facies analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisir Kumar Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-12306-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration of mangrove: evaluating ecological, social, and economic integration for project success - a case study in the Phiippines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maceraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.-J. Crooka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Del Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment &amp; Ecosystem Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.72-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal vulnerability assessment for southeast coast of India using Coastal Hazard Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasthuri Bavinaya Palpanabhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha Tune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disaster Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (2), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25303/172da023030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamurthy Anupama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-J Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal changes of land use land cover distribution in selected sites of the southern coastal zone of Sri Lanka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W M I C Wijesundara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.U.V. Gunathilaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.K. Madarasinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (2), pp.341-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i2.11101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Four-decade (1977–2017) landscape tale of tourist reservoir hotspot El Piñol-Guatapé, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Londoño Pineda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Vélez Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Gutiérrez-Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (6), pp.796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11369-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of shoreline changes and associated erosion and accretion pattern in coastal watersheds of Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo George Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Androws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Annaidasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashish Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nhres.2023.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution Assessment with Respect to Five Heavy Metals in Urban Soils of the Greater Chennai Region, Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kannan G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234 (2), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-022-06031-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burning urban cities of South Africa due to civil turmoil 2021: Socio-economic and environmental consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vetrimurugan Elumalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.103612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2022.103612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale Diagnosis of Mangrove Status in Data-Poor Context Using Very High Spatial Resolution Satellite Images: A Case Study in Pichavaram Mangrove Forest, Tamil Nadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassenrück Christiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14102317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Sustainable Groundwater Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aavudai Anandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhanshu Panda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.3416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14213416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-hazard risk assessment of coastal municipalities of Oaxaca, Southwestern Mexico: An index based remote sensing and geospatial technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdul Rahaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seawater ingression vulnerability Study in the coastal aquifers of Cuddalore district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Anandaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Modeling &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (3 (Special Issue 2022 ,Special Issue 2022 Part - 3)), pp.347-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation Analysis on Landuse/Land Cover Changes for Two Decades Between 1999 and 2019 CE with Reference to Aquaculture—Nagapattinam Coast, Southeast India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramki Periyasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12524-021-01432-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of southern Mexican Pacific coastline: Responses to meteo-oceanographic and physiographic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.F. Rodríguez-Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.101914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Bavinaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Indian Society of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.1533-1543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydro-geochemistry-based appraisal of summer-season groundwater from three different semi-arid basins of northeast Mexico for drinking and irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gopinath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokkalingam Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-021-09828-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoreline changes over last five decades and predictions for 2030 and 2040: a case study from Cuddalore, southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagulan Sivagnanam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Science Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12145-021-00668-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing drinking water quality issues and possible health risks based on water quality index (WQI) method in the Shanmuganadhi River basin of South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karunanidhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aravinthasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Subramani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-020-00613-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Holocene depositional environments of Lake Coatetelco in Central-Southern Mexico and comparison with cultural transitions at Xochicalco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Agesandro García-Arriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Garza-Tarazon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Vargas-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.110050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.110050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastline variability of several Latin American cities alongside Pacific Ocean due to the unusual “Sea Swell” events of 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godwyn-Paulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Reyes Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-020-08469-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depositional histories of vegetation and rainfall intensity in Sierra Madre Oriental Mountains (northeast Mexico) since the late Last Glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Vera-Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Shanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Quiroz-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.103136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of arid northeast Mexico to global climate changes during the late Pleistocene to the middle Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Vera‐vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Curtis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez‐zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús David Quiroz‐jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02237355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring mangrove forests after aquaculture abandonment using time series of very high spatial resolution satellite images: A case study from the Perancak estuary, Bali, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Sidik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariani Andayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Antony Enright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.61 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.05.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01558087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritage conservation and environmental threats at the 192-year-old botanical garden in Pondicherry, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Razasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlantic Ocean modulated hydroclimate of the subtropical northeastern Mexico since the last glacial maximum and comparison with the southern US</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Beramendi-Orosco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 434, pp.141-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.11.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Biodiversity Portal: An integrated, interactive and participatory biodiversity informatics platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Vattakaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.e10279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.4.e10279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01415467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth rings in tropical trees: role of functional traits, environment, and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David F. R. P. Burslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-016-1442-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coastal erosion vs man-made protective structures: evaluating a two-decade history from southeastern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasa K. Raju</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2583-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-temporal changes in fringe mangrove extent in Pondicherry, India after two phenomenal perturbations: tsunami and cyclone Thane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeyakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Presena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.361-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decadal evolution of a spit in the Baram river mouth in eastern Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105, pp.18-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2015.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ostracode and C/N based paleoecological record from Santiaguillo basin of subtropical Mexico over last 27 cal kyr BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chávez-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liseth Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor H. Lemus Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Mexicana de Ciencias Geológicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humid Pleistocene−Holocene transition and early Holocene in sub-tropical northern Mexico and possible Gulf of California forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Quiroz-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chávez-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligia Perez-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.577-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivasan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Library Philosophy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paper 1134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifying inundation limits in SE coast of India: application of GIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pradeep-Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eswaramoorthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jonathan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (3), pp.2401-2409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-012-0427-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landuse / Land cover dynamics study in Nilgiris district part of Western Ghats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pradeep-Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viveganandan S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnakumar P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geomatics and Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.921-932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats (India)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Karunakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 280 (2), pp.185 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00652.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00468532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organic carbon stock map for soils of southern India: A multifactorial approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bourgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prasanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 93 (5), pp.706-710</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (68)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geospatial Assessment of Coastal Dynamics and Mapping Heritage Sites of Coastal Tamil Nadu, Southern India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshumanan Chokkalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahamed Ibrahim Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at One-Day National Seminar on “Geospatial Technology for Sustainable Earth and Coastal Resource Management” on 24 March 2026 at</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Remote Sensing, Bharathidasan University, Mar 2026, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">Recent Scientific Studies in Archeology of Tamil Nadu - A three-day International Symposium January 22nd - 24th 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dept. of Archaeology, Govt. of Tamil Nadu, Jan 2026, Madurai, India. p. 251-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606081v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geospatial Assessment of Coastal Dynamics and Mapping Heritage Sites of Coastal Tamil Nadu, Southern India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Scientific Studies in Archeology of Tamil Nadu - A three-day International Symposium January 22nd - 24th 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dept. of Archaeology, Govt. of Tamil Nadu, Jan 2026, Madurai, India. p. 251-270</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at One-Day National Seminar on “Geospatial Technology for Sustainable Earth and Coastal Resource Management” on 24 March 2026 at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Remote Sensing, Bharathidasan University, Mar 2026, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492521v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Geospatial Technologies in Historical and Social Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special lecture delivered at Refresher Course in Social Sciences,the UGC–Malaviya Mission Teacher Training Centre (MMTTC), Pondicherry University, Pondicherry, from 6th to 19th November, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Past: Geospatial Applications in Archaeology and Historical Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special lecture delivered at National Level Seminar on "Ancient Roots, New Revelations: Recent Discoveries in South Indian Archaeology", French Institute of Pondicherry, 24th October 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Climate Change and Anthropogenic Activities along the Southeast Coast of India - Using Geospatial Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special lecture delivered at the National Workshop on “Trends and Opportunities in Geological Remote Sensing - GEOGRI-2025"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gandhigram Rural Institute Deemed to be University, Feb 2025, Dindigul, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Quality in Coastal Aquifers under Climate Change and Human Pressures: Emerging Challenges and Potential Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special lecture delivered at DST-ANRF sponsored National Level Seminar on “Global climate change and sustainable groundwater resources management: Potential challenges and solutions” at Mohan Babu University, Tirupati, India, during 24th - 26th September, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tirupati, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special lecture delivered at the DST-ANRF sponsored International Seminar on “Air, Water &amp; Sediments regime and its impact on Climate Change - A sustainable Development Goal (AWS-SDG-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, V.O.Chidambaram College, Nov 2024, Thoothukudi, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Training-cum-Workshop on Documentation of Antiquities &amp; BHS (North Region) ASI, 02 &amp; 03 December 2024. (Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Chandigarh, India</w:t>
+              <w:t xml:space="preserve">Regional workshop cum Training Programme on Documentation of Antiquities &amp; BHS, Sarnath Circle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Central Region (Hybrid mode), Feb 2024, sarnath, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861232v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combined impact effects of climate change and land use changes on groundwater quality in coastal aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional workshop cum Training Programme on Documentation of Antiquities &amp; BHS, Sarnath Circle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Central Region (Hybrid mode), Feb 2024, sarnath, India</w:t>
+              <w:t xml:space="preserve">MRITTIKA-24 (All India Earth Science Students Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, Mar 2024, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572894v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined impact effects of climate change and land use changes on groundwater quality in coastal aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRITTIKA-24 (All India Earth Science Students Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, Mar 2024, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Regional Training-cum-Workshop on Documentation of Antiquities &amp; BHS (North Region) ASI, 02 &amp; 03 December 2024. (Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Chandigarh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572896v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessing the impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities &amp; BHS (North Eastern Region)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeological Survey of India, Feb 2024, Agartala, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB sponsored National Level Seminar on “Climate Change impact on groundwater resources: A step towards sustainable development - CLIMWAT-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hindusthan College of Engineering and Technology, Aug 2024, Coimbatore, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572893v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impacts of climate change and anthropogenic activities on groundwater quality in coastal aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB sponsored National Level Seminar on “Climate Change impact on groundwater resources: A step towards sustainable development - CLIMWAT-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hindusthan College of Engineering and Technology, Aug 2024, Coimbatore, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities &amp; BHS (North Eastern Region)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeological Survey of India, Feb 2024, Agartala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686526v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milestones in India’s Space Research and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keynote Lecture on Catedra Patrimonial en Medio Ambiente “Dr.Hector Mayagoitia Dominques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Eastern Region) ASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeological Survey of India, Dec 2023, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking Beyond – Vision Statement for Excavations By 2035” Conference-cum-Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeological Survey of India, Kochi, Oct 2023, Kochi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the effectiveness of some Asian mangrove restoration initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver-James Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Macera, A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference of Environmental Resesearchers Group, IPN – CIMA 2023 “Our Planet &amp; Our Future”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Environmental Network Research Group (ENRG); National Polytechnic Institute (IPN), Mexico; Center for Innovation and Integration of Advanced Technologies (CIITA), Veracruz, Mexico, Nov 2023, Boca do Rio, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of GIS and its application in Archeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Training-cum-Workshop on Documentation of Antiquities (Southern Region) ASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeological Survey of India, Southern region, Oct 2023, Chennai (India), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Vulnerability mapping for Tamil Nadu Coast</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multivariate Statistical Approach To Evaluate The Decadal Trend Of Seawater Intrusion From 1999 To 2019 In Coastal Aquifers Of Nagapattinam District, Tamilnadu, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Sundharamoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online training programme on Geospatial technologies for disaster management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Disaster Management; Centre for Disaster Management and Coastal Research, Bharathidasan University, Aug 2022, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964323v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of climate change and land use/land cover changes on coastal groundwater resources and quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Making of Archaeological Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Climate change impacts on groundwater quality and human health risks: present status and future challenges" at Sri Shakthi Institute of Engineering and Technology, Coimbatore, India, during 14-16 September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chennai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942552v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making of Archaeological Atlas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing Tropical Cyclone Risks For Nagapattinam Coastal Zone, Tamilnadu, India Using Geospatial Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logesh Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tune Usha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muthukumarasamy Iyyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chennai, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964306v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multivariate Statistical Approach To Evaluate The Decadal Trend Of Seawater Intrusion From 1999 To 2019 In Coastal Aquifers Of Nagapattinam District, Tamilnadu, India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Impacts of coastal in stability (erosion) on sea side communities: southern tip of India, Kanyakumari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajimol Sundar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969365v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Tropical Cyclone Risks For Nagapattinam Coastal Zone, Tamilnadu, India Using Geospatial Techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Assessment of water quality variation from Aquaculture outlets using multivariate statistical analysis in southeast coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramki Periyasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhakaran Moorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tune Usha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi Debajyoti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969336v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of coastal in stability (erosion) on sea side communities: southern tip of India, Kanyakumari</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physical vulnerabilites and coastal change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
+              <w:t xml:space="preserve">Workshop on "Fish workers and Coastal Transformation: Sharing Perspevtives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Institute of Pondicherry; Madras Institute of Development Studies, Nov 2022, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969244v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water quality variation from Aquaculture outlets using multivariate statistical analysis in southeast coast of India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclone Vulnerability mapping for Tamil Nadu Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Digital Earth Summit on Digital Earth to Bridge Digital Divide for Attainment of Sustainable Development Goals, September 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Digital Earth, China; Institute of Remote Sensing, Anna University, Sep 2022, Chennai, India</w:t>
+              <w:t xml:space="preserve">Online training programme on Geospatial technologies for disaster management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Disaster Management; Centre for Disaster Management and Coastal Research, Bharathidasan University, Aug 2022, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969197v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical vulnerabilites and coastal change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Consequences of climate change and land use/land cover changes on coastal groundwater resources and quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Fish workers and Coastal Transformation: Sharing Perspevtives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Institute of Pondicherry; Madras Institute of Development Studies, Nov 2022, Pondicherry, India</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Climate change impacts on groundwater quality and human health risks: present status and future challenges" at Sri Shakthi Institute of Engineering and Technology, Coimbatore, India, during 14-16 September 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965079v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground water vulnerability assessment of the South East India in the context of climate change stressors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Impacts of Climate Change and Anthropogenic Actvities on Groundwater Quality in Coastal Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 80</w:t>
+              <w:t xml:space="preserve">Special lecture delivered at the Indo-U.S. Science and technology Froum (IUUSTF) Sponsored 3 days INDO-U.S bilateral Workshop on "Integrated Hydro chemical Modeling for Sustainable Development and management of water supply aquifers" at Sri Shakthi Institute of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136871v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Climate Change and Anthropogenic Actvities on Groundwater Quality in Coastal Aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ground water vulnerability assessment of the South East India in the context of climate change stressors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chokalingam Lakshumanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special lecture delivered at the Indo-U.S. Science and technology Froum (IUUSTF) Sponsored 3 days INDO-U.S bilateral Workshop on "Integrated Hydro chemical Modeling for Sustainable Development and management of water supply aquifers" at Sri Shakthi Institute of Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902359v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Nitrate Contamination in Groundwater on Human Health: A case study of Tiruchirappalli City, Tamilnadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowtham Govindaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Muscat, Oman. pp. 132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of groundwater from drought-prone subtropical North America for irrigation and drinking quality assessments in the context of global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L. Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Subramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Zamora-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Water Conference on Water Resources in Arid Areas (WRAA2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for Integrated Conservation and Development of the Coramandel Coastal Wetlands: The case Study of Kaluveli (Tamil Nadu, South India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elea Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Coastal environmental changes with reference to aquaculture development in part of Tamil Nadu Coast using Geospatial Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mapping Spatial Changes in the Pichavaram mangrove from 2003 Onwards Using Very High Resolution Images, Tamil nadu Coast, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902389v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Spatial Changes in the Pichavaram mangrove from 2003 Onwards Using Very High Resolution Images, Tamil nadu Coast, India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Coastal environmental changes with reference to aquaculture development in part of Tamil Nadu Coast using Geospatial Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ramki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sajmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.149</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902368v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal vulnerability assessment for Tamil Nadu coast using Coastal Hazard Wheel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.K. Bavinaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Logesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS) in Chennai from 17th to 19th December 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined impact effects of climate and land use changes on groundwater quality in coastal aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent Advancement in Water Quality Monitoring and Sustainable Management for Human Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Jan 2019, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of aquifer vulnerability and mapping of saline water intrusion in the Coastal aquifers of Cuddalore District</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prabhakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usha T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bavinaya P.K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Logesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological and Historical Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fine-scale assessment of changes in zonations of species for the management of imperiled mangroves, Pichavaram, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Helfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented on “Adaptation of Technology in the Field of Archaeology”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Tamil Nadu State Department of Archaeology, Jan 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the 5th International Mangrove Macrobenthos and Management (MMM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902392v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale assessment of changes in zonations of species for the management of imperiled mangroves, Pichavaram, India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological and Historical Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the 5th International Mangrove Macrobenthos and Management (MMM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Paper presented on “Adaptation of Technology in the Field of Archaeology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Tamil Nadu State Department of Archaeology, Jan 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902387v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the urgent vulnerability assessment of the Coromandel coast of India threatened by increasing and combined environmental and human pressures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munisamy Anbarashan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natesan Balachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natesan Balachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.92</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902376v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Assessing the Land Cover and Land Use of a fragile Coastal Landscape, Cuddalore District, Tamil Nadu, South India</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">On the urgent vulnerability assessment of the Coromandel coast of India threatened by increasing and combined environmental and human pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natesan Balachandran</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shuvankar Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Centre for Coastal Research (NCCR); National Institute of Ocean Technology (NIOT); Research and Information System for Developing Countries (RIS), Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India. pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733648v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal zone multi-hazard vulnerability assessment along the South-East coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the First Bilateral Workshop of the Alliance of Mexican Indian Geoscientific Opportunities (AMIGOs) on Water, Climate Change and Disasters held at the Institute of Geology, Universidad Nacional Autónoma de México (UNAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Coastal Zone management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Logesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavinaya P.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prabhakaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International workshop on “Global warming and its effects on water and Coastal disasters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Disaster Management and Coastal Research, Bharathidasan University and The Alliance of Mexican Indian Geoscientific Opportunities (AMIGOs) in association with Department of Management studies, Bharathidasan University Model College, Jul 2019, Vedaranyam, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902379v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flood susceptibility analysis in Chennai Corporation using Frequency Ratio Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sustainable Coastal Zone management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the International Symposium on Advances in Coastal Research with Special Reference to Indo Pacific (AdCoRe IP-2019) jointly organized by the National Centre for Coastal Research (NCCR), National Institute of Ocean Technology (NIOT) &amp; Research and Information System for Developing Countries (RIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Chennai, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the International workshop on “Global warming and its effects on water and Coastal disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Disaster Management and Coastal Research, Bharathidasan University and The Alliance of Mexican Indian Geoscientific Opportunities (AMIGOs) in association with Department of Management studies, Bharathidasan University Model College, Jul 2019, Vedaranyam, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902369v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paper presented at the Conference on Values Embedded in Burial Archaeological Context and Integrated Microscopy approaches in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Postgraduate Institute of Archaeology, (University of Kelaniya), Bauddhaloka Mawatha, Dec 2018, Colombo, Sri Lanka</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737443v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Geospatial Technologies in Archaeological Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When Socio-Economic Plans Exacerbate Vulnerability to Physical Coastal Processes on the South East Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bhalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Conference on Values Embedded in Burial Archaeological Context and Integrated Microscopy approaches in Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. International Coastal Symposium (ICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-290.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902832v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land–use change Cuddalore district viewed through maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral presentation in 14th Indo-Dutch Course on “Protecting Coastal lands and Livelihood" at the Institute for Ocean Management (IOM), Anna University, Chennai with University of Amsterdam, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal ground water vulnerability assessment for the south east coast of India by using geospatial technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oral presentation at INDO-US BILATERAL WORKSHOP on “Coastal Groundwater Dynamics Combining Future Climate Change and Human Development” (CLIMWAT-2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Department of Earth Science, School of Physical, Chemical and Applied Sciences, Pondicherry University, Jun 2018, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of tree diversity in undisturbed Evergreen forest at Uppangala, Central Western Ghats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote Sensing and GIS Application in Coastal Zone Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondichéry, India. pp.293</w:t>
+              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Mining Engineering, Anna University, Feb 2017, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889658v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing and GIS Application in Coastal Zone Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Potential and limists of satellite-derived digital surface model data for assessing flood risks in Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Ricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Mining Engineering, Anna University, Feb 2017, Chennai, India</w:t>
+              <w:t xml:space="preserve">38th Asian Conference on Remote Sensing Space Applications: Touching Human Lives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asian Association on Remote Sensing; Indian Society of Remote Sensing; Indian Society of Geomatics; Indian Space Research Organisation, Oct 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906723v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limists of satellite-derived digital surface model data for assessing flood risks in Southeast Coast of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A garden in the concrete jungle: tree diversity and heritage conservation at the Botanical Garden, Pondicherry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl D. Nath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Razasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Ricout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Asian Conference on Remote Sensing Space Applications: Touching Human Lives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asian Association on Remote Sensing; Indian Society of Remote Sensing; Indian Society of Geomatics; Indian Space Research Organisation, Oct 2017, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondicherry, India. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906734v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A garden in the concrete jungle: tree diversity and heritage conservation at the Botanical Garden, Pondicherry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vulnerability assessment of climate change on groundwater using Geospatial Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondicherry, India. pp.227</w:t>
+              <w:t xml:space="preserve">DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent advanced Techniques for Aqua Chemical Characteristics and Sustainable Development of Bed Rock Aqufiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Aug 2017, Coimbatore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867505v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability assessment of climate change on groundwater using Geospatial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamics of tree diversity in undisturbed Evergreen forest at Uppangala, Central Western Ghats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narayanan Ayyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soupramanien Aravajy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramalingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DST-SERB &amp; DAE - BRNS Sponsored 3 days National Level Workshop on "Recent advanced Techniques for Aqua Chemical Characteristics and Sustainable Development of Bed Rock Aqufiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sri Shakthi Institute of Engineering and Technology, Aug 2017, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Fourth Indian Biodiversity Congress (IBC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pondicherry University, Mar 2017, Pondichéry, India. pp.293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906720v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Aquifer Vulnerability Assessment for the Cauvery Delta Region, Southeast Coast of India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deforestation from the 1960s in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Lakshumanan</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Level Workshop on "Multiphase Approaches on Assessment and Sustainable Management of Stressed Coastal Aquifers (MAPCOAST-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, May 2016, Pondicherry, India. pp.205-217</w:t>
+              <w:t xml:space="preserve">Paper presented at CarboShareAsia Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908647v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation from the 1960s in South India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydroclimate of subtropical Mexico since the last glacial maximum and evaluation of some Pacific and Atlantic forcings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priyadarsi Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús David Quiroz-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Sánchez-Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rufino Lozano-Santacruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at CarboShareAsia Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Colorado, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/abs/2016AM-279079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908114v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroclimate of subtropical Mexico since the last glacial maximum and evaluation of some Pacific and Atlantic forcings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Assessment of Deforestation in Southern Peninsular India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C.V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSA Annual Meeting in Denver, Colorado, USA - 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paper presented at the 3rd Joint International Conference on Environmental Science and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Coimbatore, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908672v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Help of Science for Water Front Project,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paper presented at the Consultative Workshop for the Preparation of the Smart City Proposal for Puducherry City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Puducherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Deforestation in Southern Peninsular India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coastal Aquifer Vulnerability Assessment for the Cauvery Delta Region, Southeast Coast of India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the 3rd Joint International Conference on Environmental Science and Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Coimbatore, India</w:t>
+              <w:t xml:space="preserve">National Level Workshop on "Multiphase Approaches on Assessment and Sustainable Management of Stressed Coastal Aquifers (MAPCOAST-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Earth Sciences, Pondicherry University, May 2016, Pondicherry, India. pp.205-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908640v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability mapping of water users to climate change stressors in the hard rock and semi-arid regions of South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Earth Sciences: Accomplishments, Plans and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Departments of Geology; Applied Geology, University of Madras, Mar 2014, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geospatial Application in Ecology and Social Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NRDMS Sponsored Training Programme on “Geospatial Technologies and Applications"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Department of Earth Sciences, Annamalai University, Oct 2014, Annamalai Nagar, Chidamabaram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS Concept and Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coastal zone management using GIS and Remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEQIP-sponsored two-day workshop on "Application of GIS in Civil Engineering"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Civil Engineering, Anna University Regional Centre, May 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Paper presented at the Academic Staff College, Bharathidasan University, Tiruchirappalli, 1st February 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226523v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal zone management using GIS and Remote sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Application of geospatial technology in climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented at the Academic Staff College, Bharathidasan University, Tiruchirappalli, 1st February 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio Economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Sensing and Department of Economics, Bharathidasan University, Apr 2013, Tiruchirappalli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925028v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of geospatial technology in climate studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govindaraj Saravanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio Economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Sensing and Department of Economics, Bharathidasan University, Apr 2013, Tiruchirappalli, India</w:t>
+              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio-economic Crisis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Sensing &amp; Department of Economics, Bharathidasan University; Centre for Interdisciplinary Studies on Environment and Development (CIIEMAD); National Polytechnic Institute (IPN), Mexico D.F., Apr 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925037v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change research (1991–2012): comparative scientometric study of Argentina, Brazil, China, India and Mexico</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">GIS Concept and Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Congress on "Climate Change, Territorial Classification &amp; Socio-economic Crisis"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Sensing &amp; Department of Economics, Bharathidasan University; Centre for Interdisciplinary Studies on Environment and Development (CIIEMAD); National Polytechnic Institute (IPN), Mexico D.F., Apr 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">TEQIP-sponsored two-day workshop on "Application of GIS in Civil Engineering"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Civil Engineering, Anna University Regional Centre, May 2013, Tiruchirappalli, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226551v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic assessement of farmers' vulnerability as water users subject to global change stressors in the hard rock area of southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Conference on Integrative Landscape Modelling (LANDMOD 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic assessment of farmers' vulnerability as water users subject to global change stressors in the hard rock of Southern India. The SHIVA ANR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LandMod 2010: International Conference on Integrative Landscape Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Historical atlas of South India. Space, Time, Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Subbarayalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iswarialakshmi K.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Remote Sensing in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, Aug 2009, Tiruchirappalli, Tamil Nadu, India. pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At which scales does landscape structure influence the spatial distribution of elephants in the Western Ghats of India?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées de l'Association Française d'Ecologie du Paysage: le paysage à l'interface des activités agricoles et forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REMOTE SENSING IN MANGROVE RESEARCH -RELATIONSHIP BETWEEN VEGETATION INDICES AND DENDROMETRIC PARAMETERS: A CASE FOR CORINGA, EAST COAST OF INDIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">GIS, MULTI-DATE AND MULTI-SOURCE DATA FOR DETERMINING SHORELINE CHANGES: A CASE FOR GAUTAMI GODAVARI DELTA, EAST COAST OF INDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Asian Conference on Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Remote Imaging, Sensing and Processing, National University of Singapore, Nov 2001, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ISRS-2001 Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Space Applications Centre, Ahmedabad, Dec 2001, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103227v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS, MULTI-DATE AND MULTI-SOURCE DATA FOR DETERMINING SHORELINE CHANGES: A CASE FOR GAUTAMI GODAVARI DELTA, EAST COAST OF INDIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">REMOTE SENSING IN MANGROVE RESEARCH -RELATIONSHIP BETWEEN VEGETATION INDICES AND DENDROMETRIC PARAMETERS: A CASE FOR CORINGA, EAST COAST OF INDIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behara Satyanarayana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lo Seen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRS-2001 Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Space Applications Centre, Ahmedabad, Dec 2001, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">22nd Asian Conference on Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Remote Imaging, Sensing and Processing, National University of Singapore, Nov 2001, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5628 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Prasanna</w:t>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-03442467v1</w:t>
+                <w:t xml:space="preserve">hal-04103227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying caṅkam ūr and nādu in the present landscape of South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkatesan Prakash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Subbarayalu, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rajatarangini : Recent researches in Archaeology and History : a festschrift for Prof K. Rajan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Heritage India Trust, pp.572-598, 2024, 9788190745130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Changes and Ozone Increase in Mexico City During 2020: Recommended Remedial Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sakthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gnanachandrasamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morales-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rodriguez-Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.209-236, 2023, Environmental Earth Sciences, ISBN: 978-3-031-34782-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34783-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peat Fires in Northeastern Mexico: Geochemistry, Chronology, and Paleo-reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priyadarsi D. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rivero-Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.L. Hernandez-Juarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Sánchez-Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stracher G.B.; Prakash A.; Rein G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coal and Peat Fires: a Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Elsevier, pp.75-88, 2015, Peat - Geology, Combustion, and Case Studies, 978-0-444-59510-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-59510-2.00004-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inundation Risk Assessment for Nagapatinam Coast, Tamil Nadu, Southeast Coast of India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chokalingam Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sellappan Eswaramoorthi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohanty, U. C.; Mohapatra, M.; Singh, O. P.; Bandyopadhyay, B. K.; Rathore, L. S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring and Prediction of Tropical Cyclones in the Indian Ocean and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.364-373, 2014, 978-93-81891-07-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-7720-0_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and space propagation of dengue virus in a tropical city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Borne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Fernando da Costa Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tyagi B.K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne Diseases: Epidemiology and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scientific Publishers (India), pp.213-219, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and bioclimatic features of the selected landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Couteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muthu Sankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramesh, B. R., Gurukkal, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest landscape of the Southern Western Ghats, India : biology, human ecology and management plan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-28, 2007, Collection Ecologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12911,98 +12923,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Training programme for newly joined Archaeological Officers of Tamil Nadu State Department of Archaeology (TSDA) at Indian Maritime University, Head Quarters, Chennai from 28th November 2022 to 2nd December 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13012,265 +13024,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal transformation and fisher wellbeing: Perspectives from Cuddalore District, Tamil Nadu, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menon Ajit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bavinck Maarten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Tara N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rao Nitya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">French Institute of Pondicherry; Madras Institute of Development Studies; Arctic University of Norway; University of East Anglia; University of Amsterdam. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation review for rationalization of protected area network in Kerala. Final report of the consultancy under the Kerala Forestry project funded by the World Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.R. Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lo Seen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Karunakaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balasubramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Institut Français de Pondichéry. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13280,429 +13292,429 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Hazard Risk Assessment and Coastal Zone Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lakshumanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usha Natesan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scholars’ Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 132 p., 2021, 978-613-8-95455-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iṭaikkālat Tamiḻnāṭṭil nāṭukaḷum ūrkaḷum : ki. pi. 800-1300</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Subbarayalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balamurugan P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tamiḻakat Tolliyal Kaḻakam, 56 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Paper – High Resolution Vegetation Cover Data for the Southern Western Ghats of India. (IFP_ECODATA_VEGETATION)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. R. Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Head of Ecology Department; Institut Français de Pondichéry; e-mail: ifpeco@ifpindia.org. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 p., 2010, Pondy Papers in Ecology no. 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Paper – High-Resolution Topographic and Bioclimatic Data for the Southern Western Ghats of India (IFP_ECODATA_BIOCLIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Head of Ecology Department; Institut Français de Pondichéry; e-mail: ifpeco@ifpindia.org. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut Français de Pondichéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21 p., 2009, Pondy Papers in Ecology no. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13712,293 +13724,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Borne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Dazin</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452970v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers’ vulnerability assessment to global changes in South India Preliminary results in Gajwel small watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Farmers' vulnerability assessment to global changes in South India. Preliminary results in Gajwel small watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Aulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Chaudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Dazin</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANR annual seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Orléans, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945521v1</w:t>
+                <w:t xml:space="preserve">hal-01452970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId383"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14145,51 +14157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606081v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshumanan Chokkalingam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ibrahim Abdul Rahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Moorthy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370808v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942552v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Moorthy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundharamoorthy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune Usha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Debajyoti Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakshumanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logesh Natarajan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukumarasamy Iyyappan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969244v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajimol Sundar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramki Periyasamy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136871v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi D. Roy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshumanan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowtham Govindaraj" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Subramani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136870v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subramani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zamora-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sajmol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902368v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902366v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bavinaya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prabhakaran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Logesh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha T." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinaya P.K." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Carle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902379v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soupramanien Aravajy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramalingam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barathan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ricout" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867505v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Razasekaran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908647v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. V." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Roy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz-Jimenez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino Lozano-Santacruz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-279079" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C.V." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy A." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925037v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226551v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindaraj Saravanan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic John" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswarialakshmi K." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103227v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behara Satyanarayana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thierry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Raman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103404v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwyn-Paulson Pitchaimani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muthuswamy Ponniah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Francisco Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107395" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusankar Gowrappan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Chelladurai" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamathulla Amjath" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-025-02193-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maceraa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-J. Crooka" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Ben" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672550v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundaramoorthy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jonathan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100703" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del Ben" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/ees.02.2024.72.81" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Kumar Dash" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12306-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan G." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-06031-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384424v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasthuri Bavinaya Palpanabhan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Tune" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25303/172da023030" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonathan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Londo&#241;o Pineda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar V&#233;lez Rojas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Guti&#233;rrez-Mosquera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11369-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo George Sekar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Androws" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annaidasan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.09.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715453v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anandaraj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691313v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godwyn-Paulson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Roy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561054v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetrimurugan Elumalai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.103612" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838992v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aavudai Anandhi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karunanidhi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Panda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Kannan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213416" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286665v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagulan Sivagnanam" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-021-00668-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157379v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354978v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-021-01432-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101914" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319776v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gopinath" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokkalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09828-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravinthasamy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00613-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Reyes Hernandez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08469-x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960559v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agesandro Garc&#237;a-Arriola" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza-Tarazon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Vargas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110050" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887576v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera-Vera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Quiroz-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103136" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera&#8208;vera" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Curtis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez&#8208;zavala" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4645" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099872v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.02.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariani Andayani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Antony Enright" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.056" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358696v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rivero-Navarrete" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beramendi-Orosco" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4XSWS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357744v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. R. P. Burslem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1442-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415467v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vattakaven" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. George" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e10279" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa K. Raju" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2583-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352517v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeyakumar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Presena" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043124v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.06.006" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ch&#225;vez-Lara" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth P&#233;rez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Lemus Neri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12062" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A5D65A6FA1719F38F66C95187AF79234A6D7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353603v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rajan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925021v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep-Kishore" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eswaramoorthi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0427-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D17A4A3F779C77DEE5A26D1807112A9C288E8AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931404v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveganandan S." TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar P." TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442467v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krishnan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasanna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739401v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176459v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sakthi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gnanachandrasamy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Espinosa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34783-2_11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042866v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Hernandez-Juarez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59510-2.00004-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Eswaramoorthi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7720-0_31" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248360v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernando da Costa Vasconcelos" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Faure" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130416v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muthu Sankar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00130416" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964305v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218961v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287899v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Natesan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/#" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925298v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan P." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481614v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/48/16/14/PDF/PONDY_PAPERS_IN_ECOLOGY09.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411120v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/11/20/ANNEX/IFP_ECODATA_BIOCLIM_Archive3.zip" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606077v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godwyn-Paulson Pitchaimani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;rez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Muthuswamy Ponniah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Francisco Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2026.107395" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191128v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ibrahim Abdul Rahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusankar Gowrappan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhakaran Moorthy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vignesh Chelladurai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamathulla Amjath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-025-02193-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundaramoorthy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Jonathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tune Usha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dwt.2024.100703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651384v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Del Ben" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26480/ees.02.2024.72.81" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423039v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisir Kumar Dash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12306-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maceraa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-J. Crooka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Ben" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasthuri Bavinaya Palpanabhan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Tune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshumanan Chokkalingam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25303/172da023030" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W M I C Wijesundara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.U.V. Gunathilaka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Madarasinghe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i2.11101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonathan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Londo&#241;o Pineda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar V&#233;lez Rojas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Guti&#233;rrez-Mosquera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11369-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo George Sekar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Androws" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annaidasan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Kumar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kannan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2023.09.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kannan G." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajimol Sundar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-022-06031-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vetrimurugan Elumalai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godwyn-Paulson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Logesh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lakshumanan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2022.103612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Ghosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassenr&#252;ck Christiane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Helfer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14102317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aavudai Anandhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karunanidhi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhanshu Panda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Kannan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14213416" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691313v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rodr&#237;guez-Espinosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdul Rahaman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Roy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103041" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715453v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Anandaraj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramki Periyasamy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logesh Natarajan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-021-01432-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101914" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157379v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Usha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Bavinaya" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prabhakaran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Selvam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gopinath" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokkalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-021-09828-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagulan Sivagnanam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12145-021-00668-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873573v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aravinthasamy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Subramani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-020-00613-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960559v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Agesandro Garc&#237;a-Arriola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Garza-Tarazon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Vargas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.110050" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Reyes Hernandez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-020-08469-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887576v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera-Vera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Shanahan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Quiroz-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103136" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02237355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Vera&#8208;vera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Curtis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez&#8208;zavala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz&#8208;jim&#233;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4645" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01558087v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Viennois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Sidik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariani Andayani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Antony Enright" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.05.056" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099872v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl D. Nath" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soupramanien Aravajy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Razasekaran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.02.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358696v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi D. Roy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rivero-Navarrete" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Beramendi-Orosco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.11.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4XSWS3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415467v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Vattakaven" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. George" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.4.e10279" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357744v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l P&#233;lissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David F. R. P. Burslem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-016-1442-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414476v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa K. Raju" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2583-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352517v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanan Ayyappan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stephen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeyakumar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Presena" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043124v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nagarajan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2015.06.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3Z3Z0F6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ch&#225;vez-Lara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liseth P&#233;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor H. Lemus Neri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922596v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Perez-Cruz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00A5D65A6FA1719F38F66C95187AF79234A6D7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindaraj Saravanan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rajan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasan Prasad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925021v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pradeep-Kishore" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eswaramoorthi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-012-0427-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8D17A4A3F779C77DEE5A26D1807112A9C288E8AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931404v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viveganandan S." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar P." TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00468532v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasubramanian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Karunakaran" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. R. Ramesh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00652.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9MVL8XSW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442467v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krishnan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bourgeon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Lo Seen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Nair" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasanna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492521v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabakaran Moorthy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mp" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987690v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370759v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572894v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861232v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572893v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489818v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489800v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Macera, A." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Sundharamoorthy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyadarsi Debajyoti Roy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964306v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969336v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthukumarasamy Iyyappan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969244v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964323v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902359v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokalingam Lakshumanan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136872v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lakshumanan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowtham Govindaraj" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136870v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Subramani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Zamora-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Mathevet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Desmots" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munisamy Anbarashan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natesan Balachandran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902389v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ramki" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sajmol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902391v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902384v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha T." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinaya P.K." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902387v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Helfer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Carle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902392v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733648v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902376v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902373v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902369v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902379v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902832v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737443v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bhalla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-290.1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902841v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902839v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906723v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ricout" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867505v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906720v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889658v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.R. Ramesh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramalingam" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barathan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. V." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tanguy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s David Quiroz-Jimenez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis S&#225;nchez-Zavala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufino Lozano-Santacruz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/abs/2016AM-279079" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C.V." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy A." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908652v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225965v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Borne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922679v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925028v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925037v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic John" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226523v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01368895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aulong" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaudhuri" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dazin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944373v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Caballero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chaudhuri" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dazin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Subbarayalu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iswarialakshmi K." TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445829v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103404v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Solan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lo Seen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thierry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Raman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103227v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behara Satyanarayana" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739401v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesan Prakash" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sakthi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gnanachandrasamy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morales-Garc&#237;a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rodriguez-Espinosa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34783-2_11" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042866v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Hernandez-Juarez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-59510-2.00004-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922670v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sellappan Eswaramoorthi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7720-0_31" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248360v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mondet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fernando da Costa Vasconcelos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Faure" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130416v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couteron" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgeon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muthu Sankar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00130416" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433551v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menon Ajit" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bavinck Maarten" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Tara N." TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao Nitya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218961v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287899v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usha Natesan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scholars-press.com/#" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925298v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan P." TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481614v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pelissier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/48/16/14/PDF/PONDY_PAPERS_IN_ECOLOGY09.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411120v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/11/20/ANNEX/IFP_ECODATA_BIOCLIM_Archive3.zip" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945521v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01452970v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bome" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>