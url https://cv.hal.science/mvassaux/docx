--- v1 (2026-03-28)
+++ v2 (2026-04-28)
@@ -66,2999 +66,3103 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Capriccio method as a versatile tool for quantifying the fracture properties of glassy materials under complex loading conditions with chemical specificity</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations reveal internal tension in native state collagen fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Weber</w:t>
+                <w:t xml:space="preserve">Alan Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Steiakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Pfaller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111841⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2026.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352861v1</w:t>
+                <w:t xml:space="preserve">hal-05372982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Capriccio method as a versatile tool for quantifying the fracture properties of glassy materials under complex loading conditions with chemical specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Lavrand</w:t>
+                <w:t xml:space="preserve">Lukas Laubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Pfaller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 333, pp.111841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2026.111841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser shocking a shock wave for nonlinear summation of GPa pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet Lem</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Kai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Keith A Nelson</w:t>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/r5wy-znw4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002213v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid, Accurate and Reproducible Prediction of the Glass Transition Temperature Using Ensemble-Based Molecular Dynamics Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner A. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Suter</w:t>
+                <w:t xml:space="preserve">Alexandros Anastasiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.4c01364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global ranking of the sensitivity of interaction potential contributions within classical molecular dynamics force fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser shocking a shock wave for nonlinear summation of GPa pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jet Lem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Kai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Edeling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Steven E Kooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Guillas</w:t>
+                <w:t xml:space="preserve">Keith A Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41524-024-01272-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (1), pp.015502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/r5wy-znw4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598826v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Structure and Dynamics of Water in a Hydrated Collagen Microfibril</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global ranking of the sensitivity of interaction potential contributions within classical molecular dynamics force fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunzhou Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00183⟩</w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41524-024-01272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648949v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale molecular dynamics elucidates the mechanics of reinforcement in graphene-based composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heterogeneous Structure and Dynamics of Water in a Hydrated Collagen Microfibril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.4809-4818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c00183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202302237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159456v1</w:t>
+                <w:t xml:space="preserve">hal-04648949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico analysis shows that dynamic changes in curvature guide cell migration over long distances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ian Manifacier</w:t>
+                <w:t xml:space="preserve">Large-scale molecular dynamics elucidates the mechanics of reinforcement in graphene-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Carlin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Coveney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-023-01777-4⟩</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202302237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258011v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanically Stable Ultrathin Layered Graphene Nanocomposites Alleviate Residual Interfacial Stresses: Implications for Nanoelectromechanical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">In silico analysis shows that dynamic changes in curvature guide cell migration over long distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manifacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aravind Vijayaraghavan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10237-023-01777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899666v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VECMAtk: a scalable verification, validation and uncertainty quantification toolkit for scientific simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanically Stable Ultrathin Layered Graphene Nanocomposites Alleviate Residual Interfacial Stresses: Implications for Nanoelectromechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Groen</w:t>
+                <w:t xml:space="preserve">Werner Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Arabnejad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aravind Vijayaraghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Coveney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0221⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c03955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452470v1</w:t>
+                <w:t xml:space="preserve">hal-03899666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating Heterogeneous Multiscale Simulations of Advanced Materials Properties with Graph‐Based Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ensembles Are Required to Handle Aleatoric and Parametric Uncertainty in Molecular Dynamics Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Coveney</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunzhou Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter V Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.202000234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.5187-5197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452472v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembles Are Required to Handle Aleatoric and Parametric Uncertainty in Molecular Dynamics Simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VECMAtk: a scalable verification, validation and uncertainty quantification toolkit for scientific simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Groen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Arabnejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jancauskas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Edeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00526⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 379 (2197), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2020.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160668v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actomyosin, vimentin and LINC complex pull on osteosarcoma nuclei to deform on micropillar topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating Heterogeneous Multiscale Simulations of Advanced Materials Properties with Graph‐Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnakumar Gopalakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nayana Tusamda Wakhloo</w:t>
+                <w:t xml:space="preserve">Robert Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Anders</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Coveney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119746⟩</w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.2000234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adts.202000234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525268v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High Fidelity Materials Property Prediction from Multiscale Modeling and Simulation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actomyosin, vimentin and LINC complex pull on osteosarcoma nuclei to deform on micropillar topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayana Tusamda Wakhloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Badique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Eichhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.201900122⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234, pp.119746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2019.119746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452476v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Graphene in Enhancing the Material Properties of Thermosetting Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (5), pp.1800168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adts.201800168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biophysical model for curvature-guided cell migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Toward High Fidelity Materials Property Prediction from Multiscale Modeling and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Suter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.022⟩</w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.1900122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adts.201900122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284526v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneous multiscale method applied to inelastic polymer mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R A Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P V Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 377 (2142), pp.20180150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsta.2018.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Heterogeneous Multi-scale Computing on Large Scale Parallel Supercomputers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biophysical model for curvature-guided cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Alowayyed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Czaja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alfons G Hoekstra</w:t>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supercomputing Frontiers and Innovations </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14529/jsfi190402⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117 (6), pp.1136-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2019.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472287v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+                <w:t xml:space="preserve">Towards Heterogeneous Multi-scale Computing on Large Scale Parallel Supercomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Alowayyed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Marteau</w:t>
+                <w:t xml:space="preserve">Ben Czaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter V Coveney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guignandon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alfons G Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t>
+              <w:t xml:space="preserve">Supercomputing Frontiers and Innovations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14529/jsfi190402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960533v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cell mechanical behaviour modelling: substrate’s curvature influence during adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Curvotaxis directs cell migration through cell-scale curvature landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L Milan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-017-0888-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06494-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472293v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stem cell mechanical behaviour modelling: substrate’s curvature influence during adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">J. L Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (4), pp.1295-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-017-0888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384638v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vassaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297333v1</w:t>
+                <w:t xml:space="preserve">hal-03384638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularised crack behaviour effects on continuum modelling of quasi-brittle materials under cyclic loading</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Millard</w:t>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.040⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271756v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regularised crack behaviour effects on continuum modelling of quasi-brittle materials under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Millard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lattice models applied to cyclic behavior description of quasi-brittle materials: Advantages of implicit integration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3068,3302 +3172,3302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Topology Optimization for Abrasive Water-Jet Fabricated Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimhong Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Louter; Freek Bos; Jan Belis, Jun 2024, Delf, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47982/cgc.9.485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SILICO AVATARS OF CELLS TO PREDICT CELL MIGRATION ON TRAVELLING WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMBBE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze dried Wharthon’s jelly mechanical response change with hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics ESB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico avatars of cells to predict cell migration on travelling waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WCB, Jul 2022, Taipei, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing in silico avatars of cells to predict and drive cell migration on travelling waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars in silico pour prédire et piloter la migration des cellules sur des vagues de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-fidelity materials property prediction from multiscale modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Invité Département Mécanique &amp; Verres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Mécanique &amp; Verres, Institut de Physique de Rennes, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-fidelity materials property prediction from multiscale modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific and technical seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIOVIA, Dassault Systèmes, Jun 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational mechanics of multi-scale hierarchical materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des simulations moléculaires et multi-échelles fiables pour sonder l’auto-assemblage des fibrilles de collagène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Laboratoire Commun SIMATLAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Chimie de Clermont-Ferrand, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021 de l'Institut de Physique de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452537v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des simulations moléculaires et multi-échelles fiables pour sonder l’auto-assemblage des fibrilles de collagène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Computational mechanics of multi-scale hierarchical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants : PhDay 2021 de l'Institut de Physique de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Laboratoire Commun SIMATLAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Chimie de Clermont-Ferrand, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452517v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-dependent mesenchymal cells and epithelial tissue migration and orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rougerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Chauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anglade</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188974v1</w:t>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive relationships for concrete using discrete and finite elements framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRAMCOS 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cachan, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21012/FC9.179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cells surf the waves? Curvotaxis directs migration trough cell-scale natural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cloatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Petithory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Cell Biology C.1 Materials, Surfaces and Interfaces for Medical Applications and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle loi constitutive pour la description du comportement cyclique des matériaux quasi-fragiles : effet unilatéral régularisé et effets hystérétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic behavior of composite concrete floor without earthquake design provisions part 2: numerical analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Nahas</w:t>
+                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guilhem</w:t>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 23 - The 23rd International Conference on Structural Mechanics in Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02492578v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits from numerical experimentation to implement constitutive laws for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf. on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle loi constitutive pour la description du comportement cyclique des materiaux quasi-fragiles: effet unilatéral régularisé et effets hystérétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vassaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02492552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la variabilité des propriétés macroscopiques à la rupture d’un matériau quasi-fragile au moyen d’une modélisation microscopique discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic behavior of composite concrete floor without earthquake design provisions part 2: numerical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+                <w:t xml:space="preserve">F. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piedagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">SMiRT 23 - The 23rd International Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536198v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02492578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust 3D constitutive law to describe the quasi-brittle materials behaviour under cyclic loading: application to the analysis of a 3D RC shearwall under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Plasticity XIII: Fundamentals and Applications (COMPLAS XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and efficient constitutive law to describe the response of quasi-brittle materials subjected to shear-dominated cyclic loading formulation, identification and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLASS XIII - 13th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02492563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behavior of a lattice discrete element model for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational modelling of concrete structures (Euro-C 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint Anton am Arlberg, Austria. pp.335-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b16645-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behavior of quasi-brittle materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Minga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC14 - European Mechanics of Materials Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gotherborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a particle-based model to numerical experimentation on quasi-brittle materials under cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit solving algorithm adapted to numerical identification for simple lattice discrete element models of quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Plasticity XII : Fundamentals and Applications (COMPLAS XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6373,374 +6477,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalis Attou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization for Structural Design of Glass: Numerical and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimhong Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Schuller; A. Goel; J. McCloy; L. Cormier; D.R. Neuville; T. Charpentier; F. Méar; M. Lancry; X. Capilla; R. Pokorny; F. Angeli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICG Spring School 2024: Glass for a sustainable future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lloret del Mar, Spain. , pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of sarcoma and bone tissue synergy and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bardouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 èmes Journées Jeunes Chercheurs en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6750,648 +6854,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Optimal Scaffold Topographies to Promote Nucleus-Guided Mechanosensitive Cell Migration Using in Silico Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bigerelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bilen Emek Abali; Ivan Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132, Springer International Publishing, pp.199-216, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing VECMAtk - Verification, Validation and Uncertainty Quantification for Multiscale and HPC Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jancauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science – ICCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11539, Springer International Publishing, pp.479-492, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-22747-0_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Structural Glass Beams: Design, Fabrication, and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimhong Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seang Chansopheak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396910v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-05372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des matériaux quasi-fragiles sous sollicitations cycliques : de l’expérimentation numérique au calcul de structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. École normale supérieure de Cachan - ENS Cachan, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015DENS0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7538,51 +7554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111841" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Lem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Kooi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Nelson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/r5wy-znw4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Suter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner A. M&#252;ller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Anastasiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simmons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Edeling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzhou Wan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01272-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coveney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202302237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Vijayaraghavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03955" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arabnejad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jancauskas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jansson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452472v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richardson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000234" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160668v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Coveney" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00526" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201900122" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Richardson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Coveney" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0150" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alowayyed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Czaja" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons G Hoekstra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi190402" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472293v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Milan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0888-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2343" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463373v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463347v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452536v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492578v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaudat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedagnel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilhem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043137v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Richard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492552v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167577v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vassaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ragueneau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-38" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Groen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wright" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jancauskas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22747-0_36" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396910v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seang Chansopheak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pichard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Steiakakis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159295v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372982v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Steiakakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2026.04.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Suter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner A. M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Anastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simmons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Lem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Kooi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/r5wy-znw4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Edeling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzhou Wan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01272-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coveney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202302237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Vijayaraghavan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Coveney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arabnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jancauskas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jansson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richardson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201900122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Richardson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Coveney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alowayyed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Czaja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons G Hoekstra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi190402" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472293v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Milan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0888-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaudat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedagnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilhem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vassaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ragueneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-38" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043020v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Groen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wright" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jancauskas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22747-0_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seang Chansopheak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159295v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>