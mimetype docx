--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -66,110 +66,110 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations reveal internal tension in native state collagen fibrils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Steiakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alan Pichard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Steiakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
@@ -1818,51 +1818,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Graphene in Enhancing the Material Properties of Thermosetting Polymers</w:t>
+                <w:t xml:space="preserve">Toward High Fidelity Materials Property Prediction from Multiscale Modeling and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sinclair</w:t>
@@ -1897,102 +1897,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 (5), pp.1800168. </w:t>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.1900122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.201800168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.201900122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452481v1</w:t>
+                <w:t xml:space="preserve">hal-03452476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward High Fidelity Materials Property Prediction from Multiscale Modeling and Simulation</w:t>
+                <w:t xml:space="preserve">The Role of Graphene in Enhancing the Material Properties of Thermosetting Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sinclair</w:t>
@@ -2027,78 +2027,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Coveney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.1900122. </w:t>
+              <w:t xml:space="preserve">, 2019, 2 (5), pp.1800168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.201900122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.201800168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452476v1</w:t>
+                <w:t xml:space="preserve">hal-03452481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterogeneous multiscale method applied to inelastic polymer mechanics</w:t>
               </w:r>
@@ -2673,496 +2673,379 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 70, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384638v1</w:t>
+                <w:t xml:space="preserve">hal-01297333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model cracking and energy dissipation in concrete: Identification strategy and validation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ragueneau</w:t>
+                <w:t xml:space="preserve">Regularised crack behaviour effects on continuum modelling of quasi-brittle materials under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297333v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularised crack behaviour effects on continuum modelling of quasi-brittle materials under cyclic loading</w:t>
+                <w:t xml:space="preserve">Lattice models applied to cyclic behavior description of quasi-brittle materials: Advantages of implicit integration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nag.2343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3172,185 +3055,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Topology Optimization for Abrasive Water-Jet Fabricated Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhong Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimhong Heng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raveth Hin</w:t>
+                <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Challenging Glass Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Louter; Freek Bos; Jan Belis, Jun 2024, Delf, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47982/cgc.9.485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN SILICO AVATARS OF CELLS TO PREDICT CELL MIGRATION ON TRAVELLING WAVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3405,206 +3288,206 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CMBBE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze dried Wharthon’s jelly mechanical response change with hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics ESB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico avatars of cells to predict cell migration on travelling waves</w:t>
+                <w:t xml:space="preserve">Developing in silico avatars of cells to predict and drive cell migration on travelling waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
@@ -3635,97 +3518,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WCB, Jul 2022, Taipei, Thailand</w:t>
+              <w:t xml:space="preserve">European Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463373v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing in silico avatars of cells to predict and drive cell migration on travelling waves</w:t>
+                <w:t xml:space="preserve">In silico avatars of cells to predict cell migration on travelling waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
@@ -3756,89 +3639,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WCB, Jul 2022, Taipei, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463347v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatars in silico pour prédire et piloter la migration des cellules sur des vagues de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3893,1152 +3776,1152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS (Recherche en Imagerie et Technologies pour la Santé) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-fidelity materials property prediction from multiscale modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Invité Département Mécanique &amp; Verres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Mécanique &amp; Verres, Institut de Physique de Rennes, Jul 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards high-fidelity materials property prediction from multiscale modeling and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific and technical seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIOVIA, Dassault Systèmes, Jun 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des simulations moléculaires et multi-échelles fiables pour sonder l’auto-assemblage des fibrilles de collagène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants : PhDay 2021 de l'Institut de Physique de Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational mechanics of multi-scale hierarchical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire Commun SIMATLAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Chimie de Clermont-Ferrand, Université Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-dependent mesenchymal cells and epithelial tissue migration and orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Chauvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interface Biology of Implants IBI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rostock, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
+                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188974v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A beam-particle model to identify constitutive laws for quasi-brittle materials under complex loading: From concrete to masonry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+                <w:t xml:space="preserve">La curvotaxie ou comment la migration des cellules est dirigée par la courbure de leur environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Anglade</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guignandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computational Modelling of Concrete and Concrete Structures (EURO-C 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Bad Hofgastein, Austria</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850066v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete simulation tool for the study of old masonry nonlinear behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Conference on Earthquake, 16WCEE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of constitutive relationships for concrete using discrete and finite elements framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRAMCOS 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452509v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-particle approach to model the quasi-brittle behaviour of concrete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Constitutive Relationships for Concrete Using Discrete and Finite Element Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oliver-Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Mechanics of Materials Conference (EMMC15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cachan, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC9.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692503v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cells surf the waves? Curvotaxis directs migration trough cell-scale natural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pieuchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5047,1427 +4930,1427 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cloatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Petithory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Society for Cell Biology C.1 Materials, Surfaces and Interfaces for Medical Applications and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle loi constitutive pour la description du comportement cyclique des matériaux quasi-fragiles : effet unilatéral régularisé et effets hystérétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Giry</w:t>
+                <w:t xml:space="preserve">Seismic behavior of composite concrete floor without earthquake design provisions part 2: numerical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Desprez</w:t>
+                <w:t xml:space="preserve">T. Chaudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+                <w:t xml:space="preserve">C. Piedagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">SMiRT 23 - The 23rd International Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536198v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02492578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits from numerical experimentation to implement constitutive laws for concrete</w:t>
+                <w:t xml:space="preserve">Analyse de la variabilité des propriétés macroscopiques à la rupture d’un matériau quasi-fragile au moyen d’une modélisation microscopique discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Conf. on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043137v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle loi constitutive pour la description du comportement cyclique des materiaux quasi-fragiles: effet unilatéral régularisé et effets hystérétiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Millard</w:t>
+                <w:t xml:space="preserve">Benefits from numerical experimentation to implement constitutive laws for concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th Int. Conf. on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02492552v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la variabilité des propriétés macroscopiques à la rupture d’un matériau quasi-fragile au moyen d’une modélisation microscopique discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Une nouvelle loi constitutive pour la description du comportement cyclique des materiaux quasi-fragiles: effet unilatéral régularisé et effets hystérétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167577v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02492552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic behavior of composite concrete floor without earthquake design provisions part 2: numerical analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Chaudat</w:t>
+                <w:t xml:space="preserve">Trois points clés pour un diagnostic de vulnérabilité sismique à grande échelle de monuments historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Limoge Schraen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Piedagnel</w:t>
+                <w:t xml:space="preserve">Cedric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nahas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Guilhem</w:t>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 23 - The 23rd International Conference on Structural Mechanics in Reactor Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">9ème colloque national de l'AFPS - AFPS’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02492578v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust 3D constitutive law to describe the quasi-brittle materials behaviour under cyclic loading: application to the analysis of a 3D RC shearwall under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Plasticity XIII: Fundamentals and Applications (COMPLAS XIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust and efficient constitutive law to describe the response of quasi-brittle materials subjected to shear-dominated cyclic loading formulation, identification and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLASS XIII - 13th International Conference on Computational Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02492563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressive behavior of a lattice discrete element model for quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vassaux</w:t>
+                <w:t xml:space="preserve">F Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ragueneau</w:t>
+                <w:t xml:space="preserve">B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational modelling of concrete structures (Euro-C 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint Anton am Arlberg, Austria. pp.335-344, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/b16645-38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the behavior of quasi-brittle materials under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Minga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Minga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC14 - European Mechanics of Materials Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Gotherborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a particle-based model to numerical experimentation on quasi-brittle materials under cyclic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit solving algorithm adapted to numerical identification for simple lattice discrete element models of quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delaplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Plasticity XII : Fundamentals and Applications (COMPLAS XII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6477,374 +6360,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration of sillicate glasses using water: a multiscale simulation investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalis Attou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalis Attou</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third São Carlos School of Glass and Glass-ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, São Carlos (SP), Brazil. pp.1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization for Structural Design of Glass: Numerical and Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhong Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimhong Heng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+                <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raveth Hin</w:t>
+                <w:t xml:space="preserve">Chansopheak Seang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Schuller; A. Goel; J. McCloy; L. Cormier; D.R. Neuville; T. Charpentier; F. Méar; M. Lancry; X. Capilla; R. Pokorny; F. Angeli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICG Spring School 2024: Glass for a sustainable future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lloret del Mar, Spain. , pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of sarcoma and bone tissue synergy and interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bardouil</w:t>
+                <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 èmes Journées Jeunes Chercheurs en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6854,51 +6737,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Optimal Scaffold Topographies to Promote Nucleus-Guided Mechanosensitive Cell Migration Using in Silico Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6947,204 +6830,204 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bilen Emek Abali; Ivan Giorgio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments and Novel Approaches in Biomechanics and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132, Springer International Publishing, pp.199-216, 2020, Advanced Structured Materials, 978-3-030-50464-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50464-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing VECMAtk - Verification, Validation and Uncertainty Quantification for Multiscale and HPC Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Groen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Groen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Richardson</w:t>
+                <w:t xml:space="preserve">David Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jancauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science – ICCS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11539, Springer International Publishing, pp.479-492, 2019, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22747-0_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7154,143 +7037,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Structural Glass Beams: Design, Fabrication, and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhong Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimhong Heng</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raveth Hin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seang Chansopheak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seang Chansopheak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7300,114 +7183,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique des matériaux quasi-fragiles sous sollicitations cycliques : de l’expérimentation numérique au calcul de structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. École normale supérieure de Cachan - ENS Cachan, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DENS0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01159295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7554,51 +7437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372982v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pichard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Steiakakis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2026.04.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Suter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner A. M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Anastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simmons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Lem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Kooi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/r5wy-znw4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Edeling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzhou Wan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01272-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coveney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202302237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Vijayaraghavan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Coveney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arabnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jancauskas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jansson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richardson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201900122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Richardson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Coveney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alowayyed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Czaja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons G Hoekstra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi190402" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472293v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Milan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0888-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.040" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2343" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452517v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446400v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043137v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Richard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492552v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167577v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaudat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedagnel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilhem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043157v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028706v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vassaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ragueneau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-38" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042935v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043020v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Groen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wright" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jancauskas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22747-0_36" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396910v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seang Chansopheak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159295v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372982v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Steiakakis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Pichard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2026.04.012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352861v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Laubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pfaller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2026.111841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Suter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner A. M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Anastasiou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Simmons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c01364" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jet Lem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Kai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Kooi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith A Nelson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/r5wy-znw4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598826v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Edeling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunzhou Wan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guillas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-024-01272-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648949v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00183" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coveney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202302237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Carlin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshu Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pieuchot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01777-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner M&#252;ller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Vijayaraghavan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c03955" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter V Coveney" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00526" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452470v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Groen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arabnejad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jancauskas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Edeling" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jansson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2020.0221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452472v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnakumar Gopalakrishnan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinclair" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richardson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana Tusamda Wakhloo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Anders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Badique" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Eichhorn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brigaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2019.119746" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201900122" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Richardson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P V Coveney" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2018.0150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Anselme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.07.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alowayyed" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Czaja" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfons G Hoekstra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14529/jsfi190402" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960533v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guignandon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas dos Santos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06494-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472293v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Milan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0888-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vassaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver-Leblond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Richard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ragueneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2016.03.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271756v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Richard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ragueneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.09.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01177051v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delaplace" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2343" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615064v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhong Heng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raveth Hin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansopheak Seang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47982/cgc.9.485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463371v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452535v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452537v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rougerie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Chauvy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850066v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver Oliver-Leblond" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Giry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Limoge Schraen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Anglade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692503v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ragueneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oliver-Leblond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.179" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175663v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cloatre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Petithory" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446400v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaudat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piedagnel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nahas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guilhem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167577v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492552v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Desprez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043157v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028706v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vassaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ragueneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Millard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16645-38" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535877v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Minga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crozet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042935v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043020v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalis Attou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bardouil" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475182v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50464-9_12" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Groen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wright" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jancauskas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22747-0_36" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396910v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seang Chansopheak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01159295v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DENS0010" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>