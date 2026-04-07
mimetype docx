--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -155,78 +155,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 9 (1), pp.32-42. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 8 (4), pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.009.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.008.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378682v1</w:t>
+                <w:t xml:space="preserve">hal-05378684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -337,78 +337,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 8 (4), pp.41-52. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 9 (1), pp.32-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.008.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.009.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378684v1</w:t>
+                <w:t xml:space="preserve">hal-05378682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -479,196 +479,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration et libertés</w:t>
+                <w:t xml:space="preserve">En finir avec le sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 4 (4), pp.40-52. </w:t>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378694v1</w:t>
+                <w:t xml:space="preserve">halshs-05505382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En finir avec le sexe ?</w:t>
+                <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 4 (4), pp.40-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64977/intersections.vi.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05505382v1</w:t>
+                <w:t xml:space="preserve">hal-05378694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -1054,51 +1054,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 4 (4), pp.38-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04632607v1</w:t>
@@ -1636,356 +1636,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05349876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexe assigné contesté et modifié avant la majorité (Note sous CA Chambéry, 25 janvier 2022, inédit)</w:t>
+                <w:t xml:space="preserve">La loi de bioéthique et les intersexes : contraindre les médecins ou conférer un cadre à leurs pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Loi de bioéthique du 2 août 2021. Quel impact sur nos vies ? Regards croisés juridique, médical, éthique, 32, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349881v1</w:t>
+                <w:t xml:space="preserve">hal-03959835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 180 (4), pp.1140-1147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.180.1140⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 181 (1), pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.181.0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378707v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03700876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">Le sexe assigné contesté et modifié avant la majorité (Note sous CA Chambéry, 25 janvier 2022, inédit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.181.0272⟩</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.14588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03700876v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi de bioéthique et les intersexes : contraindre les médecins ou conférer un cadre à leurs pratiques ?</w:t>
+                <w:t xml:space="preserve">V. – Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 180 (4), pp.1140-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.1140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959835v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
               </w:r>
@@ -2829,221 +2829,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«De la neutralité biologique à la masculinité juridique. Note sur la qualification de la Cour d’appel d’Orléans, le 22 mars 2016»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, RDLF 2016, chron. n°18</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568094v1</w:t>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">«De la neutralité biologique à la masculinité juridique. Note sur la qualification de la Cour d’appel d’Orléans, le 22 mars 2016»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RDLF 2016, chron. n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être Charlie</w:t>
               </w:r>
@@ -3157,365 +3157,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux de la lutte contre la traite des êtres humains en France</w:t>
+                <w:t xml:space="preserve">Avis de la CNCDH sur l’identité de genre et sur le changement de la mention du sexe à l’état civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zjq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14kcr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295417v1</w:t>
+                <w:t xml:space="preserve">hal-05295469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de la CNCDH sur l’identité de genre et sur le changement de la mention du sexe à l’état civil</w:t>
+                <w:t xml:space="preserve">La gestation pour autrui : d'un problème d'ordre public au conflit d'intérêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14kcr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revdh.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295469v1</w:t>
+                <w:t xml:space="preserve">hal-05295452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestation pour autrui : d'un problème d'ordre public au conflit d'intérêts ?</w:t>
+                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les droits des femmes face à l'essor de l'intérêt de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gründler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.201⟩</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295452v1</w:t>
+                <w:t xml:space="preserve">hal-05295463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les droits des femmes face à l'essor de l'intérêt de l'enfant</w:t>
+                <w:t xml:space="preserve">État des lieux de la lutte contre la traite des êtres humains en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Gründler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, </w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11zjq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295463v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Europe protectrice ?</w:t>
               </w:r>
@@ -4516,208 +4516,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05349855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme et femme, la Cour créa</w:t>
+                <w:t xml:space="preserve">Le critère de l'apparence physique dans les décisions de changement de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Xavière Catto, Julie Mazaleigue-Labaste. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare&amp;Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-84934-539-9</w:t>
+              <w:t xml:space="preserve">, pp.155-182, 2021, Collection de l'Institut des sciences juridiques et philosophiques de la Sorbonne, 978-2-84934-539-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349860v1</w:t>
+                <w:t xml:space="preserve">hal-05294325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le critère de l'apparence physique dans les décisions de changement de sexe</w:t>
+                <w:t xml:space="preserve">Homme et femme, la Cour créa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare&amp;Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.155-182, 2021, Collection de l'Institut des sciences juridiques et philosophiques de la Sorbonne, 978-2-84934-539-9</w:t>
+              <w:t xml:space="preserve">, 2021, 978-2-84934-539-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294325v1</w:t>
+                <w:t xml:space="preserve">halshs-05349860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d’épistémologie : les études sur le genre en terrain juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5490,242 +5490,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05349892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de l'administration [1er mai au 30 juillet 2021]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos de l’inconstitutionnalité de l'article 6 de la Loi de bioéthique (07/07/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130015v1</w:t>
+                <w:t xml:space="preserve">hal-04070188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’inconstitutionnalité de l'article 6 de la Loi de bioéthique (07/07/2021)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de l'administration [1er mai au 30 juillet 2021]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp. 743-780. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/rfap.179.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070188v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6120,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Gliniasty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.009.0032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.011.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.008.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.010.0036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378694v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.004.0001d" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.49" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.006.0001b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.007.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.005.0001b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.002.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.001.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.003.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.015.0050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14588" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.1140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700876v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0272" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959835v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.182.0262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.004.0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boumediene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zjq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.95" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desforges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Supplisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.094.0022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.5221" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Osella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-companion-to-gender-and-the-law/sexed-subject/43D2831F508717C6F5A2D3035D35B036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108634069.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294325v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-loi-le-genre/#:~:text=L'objet%20de%20cet%20ouvrage,classe%20et%20discipline%20les%20individus." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette Vauchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vergel Tovar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130015v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0229" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070188v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Petkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05291366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Gliniasty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.008.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.011.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.009.0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.010.0036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.004.0001d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.006.0001b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.007.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.005.0001b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.002.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.001.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.003.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.015.0050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0272" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.1140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.182.0262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.004.0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boumediene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.95" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zjq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desforges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Supplisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.094.0022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.5221" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Osella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-companion-to-gender-and-the-law/sexed-subject/43D2831F508717C6F5A2D3035D35B036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108634069.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-loi-le-genre/#:~:text=L'objet%20de%20cet%20ouvrage,classe%20et%20discipline%20les%20individus." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette Vauchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vergel Tovar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Petkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05291366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>