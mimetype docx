--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -2829,221 +2829,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">«De la neutralité biologique à la masculinité juridique. Note sur la qualification de la Cour d’appel d’Orléans, le 22 mars 2016»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RDLF 2016, chron. n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01980273v1</w:t>
+                <w:t xml:space="preserve">hal-02568094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«De la neutralité biologique à la masculinité juridique. Note sur la qualification de la Cour d’appel d’Orléans, le 22 mars 2016»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, RDLF 2016, chron. n°18</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568094v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être Charlie</w:t>
               </w:r>
@@ -3157,365 +3157,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de la CNCDH sur l’identité de genre et sur le changement de la mention du sexe à l’état civil</w:t>
+                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les droits des femmes face à l'essor de l'intérêt de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gründler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14kcr⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295469v1</w:t>
+                <w:t xml:space="preserve">hal-05295463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestation pour autrui : d'un problème d'ordre public au conflit d'intérêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revdh.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les droits des femmes face à l'essor de l'intérêt de l'enfant</w:t>
+                <w:t xml:space="preserve">État des lieux de la lutte contre la traite des êtres humains en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Gründler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, </w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11zjq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295463v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux de la lutte contre la traite des êtres humains en France</w:t>
+                <w:t xml:space="preserve">Avis de la CNCDH sur l’identité de genre et sur le changement de la mention du sexe à l’état civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zjq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14kcr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295417v1</w:t>
+                <w:t xml:space="preserve">hal-05295469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Europe protectrice ?</w:t>
               </w:r>
@@ -5129,51 +5129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions d’épistémologie : les études sur le genre en terrain juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Gliniasty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.008.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.011.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.009.0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.010.0036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.004.0001d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.006.0001b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.007.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.005.0001b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.002.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.001.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.003.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.015.0050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0272" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.1140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.182.0262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.004.0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boumediene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295469v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295452v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.95" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zjq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desforges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Supplisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.094.0022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.5221" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Osella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-companion-to-gender-and-the-law/sexed-subject/43D2831F508717C6F5A2D3035D35B036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108634069.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-loi-le-genre/#:~:text=L'objet%20de%20cet%20ouvrage,classe%20et%20discipline%20les%20individus." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette Vauchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vergel Tovar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Petkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05291366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Gliniasty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.008.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.011.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.009.0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.010.0036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.004.0001d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.006.0001b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.007.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.005.0001b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.002.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.001.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.003.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.015.0050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0272" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.1140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.182.0262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.004.0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boumediene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.95" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zjq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desforges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Supplisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.094.0022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.5221" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Osella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-companion-to-gender-and-the-law/sexed-subject/43D2831F508717C6F5A2D3035D35B036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108634069.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-loi-le-genre/#:~:text=L'objet%20de%20cet%20ouvrage,classe%20et%20discipline%20les%20individus." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette Vauchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vergel Tovar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Petkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05291366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>