--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -155,78 +155,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 8 (4), pp.41-52. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 9 (1), pp.32-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.008.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.009.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378684v1</w:t>
+                <w:t xml:space="preserve">hal-05378682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -246,78 +246,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 11 (3), pp.30-40. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 8 (4), pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.011.0030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.008.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378679v1</w:t>
+                <w:t xml:space="preserve">hal-05378684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -337,78 +337,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 9 (1), pp.32-42. </w:t>
+              <w:t xml:space="preserve">, 2025, n° 11 (3), pp.30-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.009.0032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.011.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378682v1</w:t>
+                <w:t xml:space="preserve">hal-05378679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -479,105 +479,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En finir avec le sexe ?</w:t>
+                <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 6 (2), pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64977/intersections.vi.49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.006.0001b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05505382v1</w:t>
+                <w:t xml:space="preserve">hal-05378692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -597,78 +610,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 4 (4), pp.40-52. </w:t>
+              <w:t xml:space="preserve">, 2024, n° 7 (3), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.007.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378694v1</w:t>
+                <w:t xml:space="preserve">hal-05378689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -688,169 +701,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 6 (2), pp.28-39. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 5 (1), pp.10-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.006.0001b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.005.0001b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378692v1</w:t>
+                <w:t xml:space="preserve">halshs-04632593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration et libertés</w:t>
+                <w:t xml:space="preserve">En finir avec le sexe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 7 (3), pp.27-38. </w:t>
+              <w:t xml:space="preserve">Intersections. Revue semestrielle Genre &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.007.0001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64977/intersections.vi.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378689v1</w:t>
+                <w:t xml:space="preserve">halshs-05505382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -870,169 +870,169 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, N° 5 (1), pp.10-21. </w:t>
+              <w:t xml:space="preserve">, 2024, N° 4 (4), pp.40-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.005.0001b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632593v1</w:t>
+                <w:t xml:space="preserve">hal-05378694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration et libertés</w:t>
+                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 2 (2), pp.27-37. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 184 (4), pp.1163-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.002.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.184.0218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378697v1</w:t>
+                <w:t xml:space="preserve">hal-05378700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
@@ -1052,1031 +1052,1031 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 4 (4), pp.38-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
+              <w:t xml:space="preserve">, 2023, N° 1 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdap.001.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04632607v1</w:t>
+                <w:t xml:space="preserve">hal-05378699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 3 (3), pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdap.003.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.184.0218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05378700v1</w:t>
+                <w:t xml:space="preserve">hal-05378696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 1 (1), pp.32-41. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, N° 4 (4), pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdap.004.0001d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.001.0032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05378699v1</w:t>
+                <w:t xml:space="preserve">halshs-04632607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration et libertés</w:t>
+                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 3 (3), pp.37-47. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 183 (3), pp.887-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdap.003.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378696v1</w:t>
+                <w:t xml:space="preserve">hal-05378702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 183 (3), pp.887-895. </w:t>
+              <w:t xml:space="preserve">Chroniques de l'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 2 (2), pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdap.002.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378702v1</w:t>
+                <w:t xml:space="preserve">hal-05378697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médecine et le sexe des personnes, un regard juridique critique</w:t>
+                <w:t xml:space="preserve">La loi de bioéthique et les intersexes : contraindre les médecins ou conférer un cadre à leurs pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Loi de bioéthique du 2 août 2021. Quel impact sur nos vies ? Regards croisés juridique, médical, éthique, 32, pp.52-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349897v1</w:t>
+                <w:t xml:space="preserve">hal-03959835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineur·es trans Intervenir sur les corps serait-il plus simple que sur l’état civil ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Brunet</w:t>
+                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Délibérée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/delib.015.0050⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 181 (1), pp.270-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.181.0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349876v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03700876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La loi de bioéthique et les intersexes : contraindre les médecins ou conférer un cadre à leurs pratiques ?</w:t>
+                <w:t xml:space="preserve">Le sexe assigné contesté et modifié avant la majorité (Note sous CA Chambéry, 25 janvier 2022, inédit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.14588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959835v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">V. – Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 181 (1), pp.270-278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.181.0272⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 180 (4), pp.1140-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.180.1140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03700876v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sexe assigné contesté et modifié avant la majorité (Note sous CA Chambéry, 25 janvier 2022, inédit)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineur·es trans Intervenir sur les corps serait-il plus simple que sur l’état civil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 15 (1), pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.14588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/delib.015.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349881v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 180 (4), pp.1140-1147. </w:t>
+              <w:t xml:space="preserve">, 2022, N° 182 (2), pp.607-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.180.1140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.182.0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378707v1</w:t>
+                <w:t xml:space="preserve">hal-05378704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IV. – Administration et libertés</w:t>
+                <w:t xml:space="preserve">La médecine et le sexe des personnes, un regard juridique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 182 (2), pp.607-616. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (10), pp.821 - 826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.182.0262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2022130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378704v1</w:t>
+                <w:t xml:space="preserve">halshs-05349897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les règles de non-profit et de bénévolat en matière de gamètes à l'épreuve de la loi de bioéthique</w:t>
               </w:r>
@@ -2263,299 +2263,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de sexe à l’état civil depuis la loi du 18 novembre 2016 de modernisation de la justice du xxie siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit et genre de janvier 2018 à janvier 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Korsakoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.856</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408917v1</w:t>
+                <w:t xml:space="preserve">hal-02925320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et genre de janvier 2018 à janvier 2019 par REGINE (Recherches et études sur le genre et les inégalités dans les normes en Europe)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intérêt supérieur de l'enfant, exigence constitutionnelle opératoire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.856</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925320v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt supérieur de l'enfant, exigence constitutionnelle opératoire?</w:t>
+                <w:t xml:space="preserve">Changer de sexe à l’état civil depuis la loi du 18 novembre 2016 de modernisation de la justice du xxie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.107-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdst.1087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349835v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaître un troisième sexe à l'état civil ?</w:t>
               </w:r>
@@ -2645,51 +2645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et genre : janvier 2017 - janvier 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,90 +2917,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et genre : janvier 2015 - mars 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16, pp.915-926</w:t>
@@ -3157,287 +3157,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les droits des femmes face à l'essor de l'intérêt de l'enfant</w:t>
+                <w:t xml:space="preserve">État des lieux de la lutte contre la traite des êtres humains en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Gründler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.95⟩</w:t>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zjq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295463v1</w:t>
+                <w:t xml:space="preserve">hal-05295417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestation pour autrui : d'un problème d'ordre public au conflit d'intérêts ?</w:t>
+                <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les droits des femmes face à l'essor de l'intérêt de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Gründler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revdh.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295452v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux de la lutte contre la traite des êtres humains en France</w:t>
+                <w:t xml:space="preserve">La gestation pour autrui : d'un problème d'ordre public au conflit d'intérêts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11zjq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/revdh.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295417v1</w:t>
+                <w:t xml:space="preserve">hal-05295452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de la CNCDH sur l’identité de genre et sur le changement de la mention du sexe à l’état civil</w:t>
               </w:r>
@@ -3495,317 +3495,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Europe protectrice ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser et définir l’esclavage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.094.0022⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crdf.5221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03479736v1</w:t>
+                <w:t xml:space="preserve">hal-05295405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser et définir l’esclavage</w:t>
+                <w:t xml:space="preserve">Constitutionnalité de l’interdiction de conserver, à titre préventif, le sang de cordon dans un cadre intrafamilial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur les droits fondamentaux </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crdf.5221⟩</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.19684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295405v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutionnalité de l’interdiction de conserver, à titre préventif, le sang de cordon dans un cadre intrafamilial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une Europe protectrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pissaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Supplisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Edel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (3), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/revdh.19684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.094.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295397v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03479736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du sujet de droit comme sujet économique chez les jansénistes au XVIIe siècle</w:t>
               </w:r>
@@ -4210,1653 +4210,1808 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sexed Subject</w:t>
+                <w:t xml:space="preserve">La critique féministe du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Cambridge university press. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Basset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cambridge Companion to Gender and the Law</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faut-il croire au droit ? Introduction aux approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 95-126, 2026, Théorie et histoire du droit, 9791035110963</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349900v1</w:t>
+                <w:t xml:space="preserve">hal-05624500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression de la mention du sexe ou ajout du sexe neutre à l’état civil ?</w:t>
+                <w:t xml:space="preserve">The Sexed Subject</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Osella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge university press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le(s) droit(s) à l’épreuve de la non binarité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cambridge Companion to Gender and the Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-60, 2023, 9781108634069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108634069.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349903v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Suppression de la mention du sexe ou ajout du sexe neutre à l’état civil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bicatégorisation de sexe entre droit, normes sociales et sciences biomédicales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-19, 2021, 978-2-84934-539-9</w:t>
+              <w:t xml:space="preserve">Le(s) droit(s) à l’épreuve de la non binarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Varennes, pp.39-53, 2023, 9782370323880</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349855v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le critère de l'apparence physique dans les décisions de changement de sexe</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mazaleigue-Labaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
+              <w:t xml:space="preserve">La bicatégorisation de sexe entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare&amp;Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-19, 2021, 978-2-84934-539-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare&amp;Martin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05294325v1</w:t>
+                <w:t xml:space="preserve">halshs-05349855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homme et femme, la Cour créa</w:t>
+                <w:t xml:space="preserve">Le critère de l'apparence physique dans les décisions de changement de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Xavière Catto, Julie Mazaleigue-Labaste. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare&amp;Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 978-2-84934-539-9</w:t>
+              <w:t xml:space="preserve">, pp.155-182, 2021, Collection de l'Institut des sciences juridiques et philosophiques de la Sorbonne, 978-2-84934-539-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349860v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+                <w:t xml:space="preserve">Homme et femme, la Cour créa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
+              <w:t xml:space="preserve">La bicatégorisation de sexe. Entre droit, normes sociales et sciences biomédicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-18, 2020, 9782849344743</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare&amp;Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-84934-539-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03088508v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des gamètes : la marchandisation est-elle inéluctable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Xavière Catto; Elodie Bertrand; Alicia-Dorothy Mornington. </w:t>
+              <w:t xml:space="preserve">Elodie Bertrand, Marie-Xavière Catto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les limites du marché. La marchandisation de la nature et du corps</w:t>
+              <w:t xml:space="preserve">Les limites du marché : la marchandisation de la nature et du corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-18, 2020, 9782849344743</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05349852v1</w:t>
+                <w:t xml:space="preserve">halshs-03088508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le moment de la patrimonialisation</w:t>
+                <w:t xml:space="preserve">Circulation des gamètes : la marchandisation est-elle inéluctable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LEH éditions. </w:t>
+              <w:t xml:space="preserve">Marie-Xavière Catto; Elodie Bertrand; Alicia-Dorothy Mornington. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEH éditions, p. 307-326, 2018, 978-2-84874-705-7</w:t>
+              <w:t xml:space="preserve">Les limites du marché. La marchandisation de la nature et du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-264, 2020, Collection de l'Institut des sciences juridiques et philosophiques de la Sorbonne, 9782849344743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349825v1</w:t>
+                <w:t xml:space="preserve">halshs-05349852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le moment de la patrimonialisation »</w:t>
+                <w:t xml:space="preserve">Le moment de la patrimonialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les études hospitalières, p. 307-326, 2018, 978-2-8487-4705-7</w:t>
+              <w:t xml:space="preserve">, LEH éditions, p. 307-326, 2018, 978-2-84874-705-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541131v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mention du sexe à l'état civil</w:t>
+                <w:t xml:space="preserve">« Le moment de la patrimonialisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La loi &amp; le genre. Études critiques de droit français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La régulation publique des centres de ressources biologiques. Le cas des tumorothèques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les études hospitalières, p. 307-326, 2018, 978-2-8487-4705-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05297402v1</w:t>
+                <w:t xml:space="preserve">hal-02541131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions d’épistémologie : les études sur le genre en terrain juridique</w:t>
+                <w:t xml:space="preserve">La mention du sexe à l'état civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Dalloz. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Hennette-Vauchez; Marc Pichard; Diane Roman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ce que le genre fait au droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 3-24, 2013, A droit ouvert, 9782247134755</w:t>
+              <w:t xml:space="preserve">La loi &amp; le genre. Études critiques de droit français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 29-47, 2014, 9782271082077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295498v1</w:t>
+                <w:t xml:space="preserve">hal-05297402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions d’épistémologie : les études sur le genre en terrain juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hennette Vauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Vergel Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que le genre fait au droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 3-24, 2013, A droit ouvert, 9782247134755</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence du sujet de droit comme sujet économique chez les jansénistes au xviie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris Ouest. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libertés économiques et droits de l’homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 35-61, 2011, 978-2-84016-071-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Julie Brunelle: Une pédopsychiatre au service des mineur·es trans et/ou en questionnement de genre</w:t>
+                <w:t xml:space="preserve">Regine, &amp;quot;Panorama Droit et genre, janv. 2025-déc. 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.736-737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brunelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05433073v1</w:t>
+                <w:t xml:space="preserve">hal-05624503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refus de restitution des gamètes : le rejet de la voie de fait. Note sous Civ. 1re, 15 juin 2022, n° 21-17.654</w:t>
+                <w:t xml:space="preserve">Entretien avec Julie Brunelle: Une pédopsychiatre au service des mineur·es trans et/ou en questionnement de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Zarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.147-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05349892v1</w:t>
+                <w:t xml:space="preserve">hal-05433073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’inconstitutionnalité de l'article 6 de la Loi de bioéthique (07/07/2021)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refus de restitution des gamètes : le rejet de la voie de fait. Note sous Civ. 1re, 15 juin 2022, n° 21-17.654</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070188v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05349892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de l'administration [1er mai au 30 juillet 2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Edel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne de Gliniasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp. 743-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.179.0229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pissaloux Jean-Luc</w:t>
-[...21 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05130015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de l’inconstitutionnalité de l'article 6 de la Loi de bioéthique (07/07/2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130015v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suggestion de loi sur la protection des droits des personnes intersexuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Moron-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mila Petkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Sénat. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5866,114 +6021,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d’indisponibilité du corps humain, limite de l’usage économique du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Xavière Catto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris Nanterre, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05291366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6120,51 +6275,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378684v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Gliniasty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.008.0043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.011.0030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378682v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.009.0032" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.010.0036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378694v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.004.0001d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.006.0001b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.007.0001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.005.0001b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.002.0027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632607v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.001.0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.003.0037" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022130" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.015.0050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0272" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.1140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.182.0262" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.004.0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boumediene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.95" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295452v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295417v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zjq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desforges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Supplisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.094.0022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295405v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.5221" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295397v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349900v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Osella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-companion-to-gender-and-the-law/sexed-subject/43D2831F508717C6F5A2D3035D35B036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108634069.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294325v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349852v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297402v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-loi-le-genre/#:~:text=L'objet%20de%20cet%20ouvrage,classe%20et%20discipline%20les%20individus." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette Vauchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vergel Tovar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Petkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05291366v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378682v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Xavi&#232;re Catto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne de Gliniasty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.009.0032" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378684v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.008.0043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.011.0030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378681v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.010.0036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.006.0001b" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.007.0001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632593v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.005.0001b" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05505382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64977/intersections.vi.49" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.004.0001d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.184.0218" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.001.0032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378696v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.003.0037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04632607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0246" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdap.002.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.181.0272" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.14588" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.180.1140" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.015.0050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378704v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.182.0262" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349897v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022130" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Carayon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Korsakoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.1087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.004.0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bui-Xuan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chassang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Dechepy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.548" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980273v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gat&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01648856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boumediene" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Champeil-Desplats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fercot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zjq" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Gr&#252;ndler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.95" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295452v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295469v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14kcr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crdf.5221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.19684" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desforges" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pissaloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Supplisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Edel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.094.0022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409182v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Martin-Chenut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624500v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelasorbonne.fr/produit/1177/9791035110963/faut-il-croire-au-droit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Osella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/abs/cambridge-companion-to-gender-and-the-law/sexed-subject/43D2831F508717C6F5A2D3035D35B036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108634069.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349855v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazaleigue-Labaste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/la-bicategorisation-de-sexe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294325v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349860v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03088508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-limites-du-marche-the-limits-of-the-market" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297402v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/economie-droit/la-loi-le-genre/#:~:text=L'objet%20de%20cet%20ouvrage,classe%20et%20discipline%20les%20individus." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295498v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette Vauchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Vergel Tovar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624503v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Zarca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brunelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05349892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pissaloux Jean-Luc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.179.0229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070188v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Petkova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05291366v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>