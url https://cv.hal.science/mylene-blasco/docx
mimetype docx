--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -528,50 +528,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interpréter des copies : l'intérêt des mises en grille syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Scandinaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.31-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand et comment survient l'interpellation en classe: étude comparative d'oraux en maternelle et au collège.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -580,139 +662,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, CORELA L'Interprétation. Prédication, récurrence discursives et variation (8), pp.1-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910325v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00909937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détachement et linéarisation</w:t>
               </w:r>
@@ -2381,50 +2381,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des 'subordonnants' à la lumière de la langue classique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 'subordonnants' à la lumière de la langue classique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.243-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un axe qui est vertical et un axe vertical: comparaison entre deux structures avec adjectif à l'oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2433,126 +2502,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : L'adjectif, approches sémantico-pragmatiques et discursives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LRL UBP Clermont-Ferrand, May 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238023v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00910196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dislocation du sujet : une constante dans la langue sous le regard des grammairiens.</w:t>
               </w:r>
@@ -3807,373 +3807,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à la Section B. Analyse linguistique des discours à l’hôpital ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nodus Publikationen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nodus Publikationen, pp.47-49, 2022, 978-3-89323-026-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Présentation méthodologique générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nodus Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nodus Publikationen, pp.22-29, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction à la Section B. Analyse linguistique des discours à l’hôpital ».</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 3. Spécificités et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nodus Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nodus Publikationen, pp.47-49, 2022, 978-3-89323-026-6</w:t>
+              <w:t xml:space="preserve">, Nodus Publikationen, pp.30-37, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 3. Spécificités et organisation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la section A. Un corpus d'entretiens à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nodus Publikationen. </w:t>
+              <w:t xml:space="preserve">Nodus-Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nodus Publikationen, pp.30-37, 2022, 978-3-89323-026-6</w:t>
+              <w:t xml:space="preserve">, Nodus-Publikationen, pp.15-21, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction à la section A. Un corpus d'entretiens à l'hôpital</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6. Langue technique vs langue ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nodus-Publikationen. </w:t>
+              <w:t xml:space="preserve">Nodus Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nodus-Publikationen, pp.15-21, 2022, 978-3-89323-026-6</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nodus Publikationen, pp.50-62, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4245,199 +4245,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôles et valeurs des emplois en « c’est » dans le corpus Philosophèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frérot Cécile et Pecman Mojca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA Editions Université Grenoble Alpes, pp.337-360, 2021, 978 -2-37747-261-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trois corpus de productions ordinaires sous un éclairage syntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Cappeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une grammaire à l'aune de l'oral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-60, 2021, 978-2-7535-8006-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464792v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03464832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et interpréter des phénomènes de variations morphosyntaxiques dans un corpus d’entretiens cliniques</w:t>
               </w:r>
@@ -4757,437 +4757,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Twenty years of research into the practice of collaborative philosophical inquiry at school: current perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adult Learning, Educational Careers and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-84-617-8989-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01683746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les analyses « en Grilles » comme aide à l’étude des opérations intellectuelles mises en œuvre dans les DVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Fraczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles de philosophes en herbe. J.-P Simon &amp; M. Tozzi (éds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruxelles : P.I.E. Peter Lang, pp.173-182, 2017, ISBN 978-2-8076-0221-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01899491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les analyses en « grilles » comme aide à l’étude des opérations intellectuelles mises en œuvre ans les DVP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-P. Simon; M. Tozzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles de philosophes en herbe. Regards croisés de chercheurs sur une discussion sur la justice en CM2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Grenoble Alpes Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-182, 2017, 978-2-37747-008-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Twenty years of research into the practice of collaborative philosophical inquiry at school. Current perspectives from school to citizenship. In Adult Learning, Educational Careers and Social Change (section 3 Perspectives from schools and e-learning)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidia Fraczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard. Ryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Barbara Merrill, José González-Monteagudo, Adrianna Nizinska, Andrea Galimberti, Miguel A. Ballesteros-Moscosio (Eds), Seville : University of Seville / ESREA, EBOOK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruxelles : P.I.E. Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-176, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01899484v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-01654295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corpus Philosophèmes</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00073.bla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roin&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910196v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449139v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fraczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. Ryan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-2-8076-0221-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899491v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/paroles-de-philosophes-en-herbe-250347.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00073.bla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roin&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fraczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/paroles-de-philosophes-en-herbe-250347.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. Ryan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-2-8076-0221-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>