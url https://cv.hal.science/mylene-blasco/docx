--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1212,50 +1212,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée FRACOV, Syntaxe de la proposition: fonctions centrales et périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Larrivée &amp; Florence Lefeuvre, Jun 2019, Paris 3, Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02337359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DECLICS2016 : Un corpus pour recueillir, analyser et améliorer la parole en milieu hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1270,275 +1339,206 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Advocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journées Internationales de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet DECLICS: une analyse qualitative d'entretiens à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur le langage dans la pratique du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICAR Centre hospitalier Le Vinatier Lyon 2, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude pragmatique des discours soignants/soignés en contexte hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Delsart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,165 +2601,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Colloque international: Figures de la norme, Wroclav, 2 juin 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution de la norme en français et données orales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Wroclav, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;sujets disloqués&amp;quot; à la lumière de la langue classique: trouver de l'ordre dans le désordre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les linguistiques du détachement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599614v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01017974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3807,373 +3807,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la Section B. Analyse linguistique des discours à l’hôpital ».</w:t>
+                <w:t xml:space="preserve">Chapitre 3. Spécificités et organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nodus Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Nodus Publikationen, pp.30-37, 2022, 978-3-89323-026-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la Section B. Analyse linguistique des discours à l’hôpital ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nodus Publikationen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Nodus Publikationen, pp.47-49, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Présentation méthodologique générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nodus Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nodus Publikationen, pp.22-29, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 3. Spécificités et organisation</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la section A. Un corpus d'entretiens à l'hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nodus Publikationen. </w:t>
+              <w:t xml:space="preserve">Nodus-Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nodus Publikationen, pp.30-37, 2022, 978-3-89323-026-6</w:t>
+              <w:t xml:space="preserve">, Nodus-Publikationen, pp.15-21, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction à la section A. Un corpus d'entretiens à l'hôpital</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 6. Langue technique vs langue ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nodus-Publikationen. </w:t>
+              <w:t xml:space="preserve">Nodus Publikationen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parler à l’hôpital. Écouter ce qui est dit, décrypter ce qui se dit. M. Blasco (éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nodus-Publikationen, pp.15-21, 2022, 978-3-89323-026-6</w:t>
-[...71 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Nodus Publikationen, pp.50-62, 2022, 978-3-89323-026-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4245,50 +4245,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trois corpus de productions ordinaires sous un éclairage syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Cappeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une grammaire à l'aune de l'oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-60, 2021, 978-2-7535-8006-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rôles et valeurs des emplois en « c’est » dans le corpus Philosophèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4314,146 +4387,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frérot Cécile et Pecman Mojca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des corpus numériques à l'analyse linguistique en langues de spécialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGA Editions Université Grenoble Alpes, pp.337-360, 2021, 978 -2-37747-261-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d’entretiens médicaux: procédés de densification et de réduction des formes linguistiques à l’oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Advocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paul Cappeau. </w:t>
+              <w:t xml:space="preserve">Hana Gruet-Skrabalova &amp; Friederike Spitzl-Dupic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une grammaire à l'aune de l'oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.43-60, 2021, 978-2-7535-8006-0</w:t>
+              <w:t xml:space="preserve">Réduction - densification - élision. Formes réduites et leurs fonctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nodus Publikationen, pp.64-78, 2021, 979–3–89323–025–9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier et interpréter des phénomènes de variations morphosyntaxiques dans un corpus d’entretiens cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4473,143 +4559,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Bertin, Françoise Gadet, Danielle Leeman, Anaïs Moreno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réflexions théoriques et méthodologiques autour de données variationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106-116, 2021, ISBN-10 2377410588 ISBN-13 9782377410583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464752v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03464622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est, c'est quand. Définir dans les Grammaires du XVIe et dans l'oral contemporain</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00073.bla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roin&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599614v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448820v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449139v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fraczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/paroles-de-philosophes-en-herbe-250347.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. Ryan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-2-8076-0221-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cappeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/li.00073.bla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Advocat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Bodelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237526v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874048v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.187.0027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910325v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479256v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448645v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448745v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047996v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207814001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337359v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Delsart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058414v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920252v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Zehnder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roin&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Pagani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238062v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238037v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238050v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873707v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999508v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999529v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449363v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449473v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448820v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04449139v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448811v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464622v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03464752v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02337459v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899467v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ryan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Fraczak" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654295v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/langues-gestes-paroles/paroles-de-philosophes-en-herbe-250347.kjsp?RH=12869425720219599" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899484v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. Ryan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN 978-2-8076-0221-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fiema" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Auriel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00912347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>