--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mylène Delosière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-delosiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-3284-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skimmed milk proteome of dairy cows is affected by the stage of lactation and by supplementation with polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23990. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guilleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.100822. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of lipids, antioxidative status and color attributes in cows meat from slaughter to storage: Impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105409. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation between fresh and frozen–thawed sea bass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;) fillets using two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Ethuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.294-301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02567066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded linseed and rapeseed both influenced fatty acid composition of total lipids and their polar and neutral fractions in longissimus thoracis and semitendinosus muscles of finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs protéomiques prédictifs de l’oxydation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et qualités nutritionnelles des produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in farm animals: general aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant chez les animaux de rente: principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct metabolism of linoleic and linolenic acids in liver and adipose tissues of finishing Normande cull cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (7), pp.1090-1098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.301-309. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.676-683. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.496-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of supplementation of maize silage diets with extruded linseed, vitamin E and plant extracts rich in polyphenols, and morning v. evening milking on milk fatty acid profiles in Holstein and Montbeliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.627-640. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning tracking immune-related proteins in serum of periparturient dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trösher A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of oxidation in meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to proteomics to understand and modify meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat protein aggregation: First investigations on the role of the lipid oxidation product, 4-hydroxy-2-nonenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées francophones de nutrition JFN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN)., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des lipides et des protéines des viandes au cours des processus de transformation : mécanismes, conséquences et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets given to cull cows protect a 9 month frozen storage meats towards lipid peroxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). Ghent, BEL., Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipoperoxydation: principes et conséquences - Exemple d’un apport en antioxydants alimentaires dans la prévention de la lipoperoxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thomas-Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontre SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des antioxydants dans la prévention des virements de couleur liés aux phénomènes d'oxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress Oxydant, Oxydation et Industrie Agro-Alimentaire : Réaction de Maillard et Oxydation des Acides Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant extracts combined with vitamin E in polyunsaturated fatty acidsrich diets given to cull cows on lipid oxydation of meats a 9 month frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoperoxidation in cattle: consequences on animal health and meat nutritional quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bucharest, Romania. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cossoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxydation des AGPI in vivo : de l'analyse des biomarqueurs par spectrométrie de masse à l'identification des protéines impliquées dans ces processus par approches transcriptomique et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared hepatic metabolism of linoleic and linolenic acids of finishing bovines given a n-3 PUFA-rich diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport d’extraits végétaux riches en polyphénols associé à de la vitamine E protège efficacement les vaches recevant des rations riches en AGPI n-3 de la lipoperoxydation plasmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la peroxydation des acides gras polyinsaturés par des antioxydants alimentaires chez le bovin en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université d'Auvergne - Clermont-Ferrand I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mylène Delosière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-delosiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-3284-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skimmed milk proteome of dairy cows is affected by the stage of lactation and by supplementation with polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23990. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guilleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.100822. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of lipids, antioxidative status and color attributes in cows meat from slaughter to storage: Impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105409. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation between fresh and frozen–thawed sea bass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;) fillets using two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Ethuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.294-301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02567066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs protéomiques prédictifs de l’oxydation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded linseed and rapeseed both influenced fatty acid composition of total lipids and their polar and neutral fractions in longissimus thoracis and semitendinosus muscles of finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et qualités nutritionnelles des produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in farm animals: general aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant chez les animaux de rente: principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct metabolism of linoleic and linolenic acids in liver and adipose tissues of finishing Normande cull cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (7), pp.1090-1098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.676-683. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.496-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.301-309. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of supplementation of maize silage diets with extruded linseed, vitamin E and plant extracts rich in polyphenols, and morning v. evening milking on milk fatty acid profiles in Holstein and Montbeliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.627-640. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology applied to lipolyzed cow's milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Automne de l'UMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH, Dec 2025, Lempdes (Clermont-Ferrand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning tracking immune-related proteins in serum of periparturient dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trösher A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of oxidation in meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to proteomics to understand and modify meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat protein aggregation: First investigations on the role of the lipid oxidation product, 4-hydroxy-2-nonenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées francophones de nutrition JFN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN)., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des lipides et des protéines des viandes au cours des processus de transformation : mécanismes, conséquences et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets given to cull cows protect a 9 month frozen storage meats towards lipid peroxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). Ghent, BEL., Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipoperoxydation: principes et conséquences - Exemple d’un apport en antioxydants alimentaires dans la prévention de la lipoperoxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thomas-Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontre SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des antioxydants dans la prévention des virements de couleur liés aux phénomènes d'oxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress Oxydant, Oxydation et Industrie Agro-Alimentaire : Réaction de Maillard et Oxydation des Acides Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant extracts combined with vitamin E in polyunsaturated fatty acidsrich diets given to cull cows on lipid oxydation of meats a 9 month frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoperoxidation in cattle: consequences on animal health and meat nutritional quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bucharest, Romania. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cossoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxydation des AGPI in vivo : de l'analyse des biomarqueurs par spectrométrie de masse à l'identification des protéines impliquées dans ces processus par approches transcriptomique et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared hepatic metabolism of linoleic and linolenic acids of finishing bovines given a n-3 PUFA-rich diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport d’extraits végétaux riches en polyphénols associé à de la vitamine E protège efficacement les vaches recevant des rations riches en AGPI n-3 de la lipoperoxydation plasmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la peroxydation des acides gras polyinsaturés par des antioxydants alimentaires chez le bovin en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université d'Auvergne - Clermont-Ferrand I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86C66AE9"/>
+    <w:nsid w:val="5F9D9E78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-delosiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-3284-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105409" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02567066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marlard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.12.065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744064v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.035" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744950v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-delosiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-3284-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02567066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marlard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.12.065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819070v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>