--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mylène Delosière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-delosiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-3284-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skimmed milk proteome of dairy cows is affected by the stage of lactation and by supplementation with polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23990. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guilleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.100822. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of lipids, antioxidative status and color attributes in cows meat from slaughter to storage: Impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105409. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (5), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation between fresh and frozen–thawed sea bass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;) fillets using two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Ethuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.294-301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02567066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs protéomiques prédictifs de l’oxydation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded linseed and rapeseed both influenced fatty acid composition of total lipids and their polar and neutral fractions in longissimus thoracis and semitendinosus muscles of finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et qualités nutritionnelles des produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in farm animals: general aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant chez les animaux de rente: principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct metabolism of linoleic and linolenic acids in liver and adipose tissues of finishing Normande cull cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (7), pp.1090-1098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.676-683. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.496-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.301-309. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of supplementation of maize silage diets with extruded linseed, vitamin E and plant extracts rich in polyphenols, and morning v. evening milking on milk fatty acid profiles in Holstein and Montbeliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.627-640. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology applied to lipolyzed cow's milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Automne de l'UMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH, Dec 2025, Lempdes (Clermont-Ferrand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning tracking immune-related proteins in serum of periparturient dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trösher A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of oxidation in meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to proteomics to understand and modify meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat protein aggregation: First investigations on the role of the lipid oxidation product, 4-hydroxy-2-nonenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées francophones de nutrition JFN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN)., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des lipides et des protéines des viandes au cours des processus de transformation : mécanismes, conséquences et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets given to cull cows protect a 9 month frozen storage meats towards lipid peroxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). Ghent, BEL., Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipoperoxydation: principes et conséquences - Exemple d’un apport en antioxydants alimentaires dans la prévention de la lipoperoxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thomas-Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontre SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des antioxydants dans la prévention des virements de couleur liés aux phénomènes d'oxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress Oxydant, Oxydation et Industrie Agro-Alimentaire : Réaction de Maillard et Oxydation des Acides Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant extracts combined with vitamin E in polyunsaturated fatty acidsrich diets given to cull cows on lipid oxydation of meats a 9 month frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoperoxidation in cattle: consequences on animal health and meat nutritional quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bucharest, Romania. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cossoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxydation des AGPI in vivo : de l'analyse des biomarqueurs par spectrométrie de masse à l'identification des protéines impliquées dans ces processus par approches transcriptomique et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared hepatic metabolism of linoleic and linolenic acids of finishing bovines given a n-3 PUFA-rich diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport d’extraits végétaux riches en polyphénols associé à de la vitamine E protège efficacement les vaches recevant des rations riches en AGPI n-3 de la lipoperoxydation plasmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la peroxydation des acides gras polyinsaturés par des antioxydants alimentaires chez le bovin en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université d'Auvergne - Clermont-Ferrand I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mylène Delosière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mylene-delosiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-3284-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of feed restriction and spontaneous lipolysis in skimmed ewe milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (7), pp.6648-6662. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-26103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar lipids and proteins in milk fat globule membranes as players in spontaneous lipolysis in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142628. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skimmed milk proteome of dairy cows is affected by the stage of lactation and by supplementation with polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.23990. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-74978-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein signatures of spontaneous lipolysis and lipoprotein lipase activity in cow’s milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guilleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.104951. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2023.104951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk and plasma proteomes from cows facing diet-induced milk fat depression are related to immunity, lipid metabolism and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (6), pp.100822. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteome profiling in dairy cows during the transition from gestation to lactation: Effects of supplementation with essential fatty acids and conjugated linoleic acids as explored by PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104436. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal liver proteome profiling in dairy cows during the transition from gestation to lactation: Investigating metabolic adaptations and their interactions with fatty acids supplementation via repeated measurements ANOVA-simultaneous component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald M. Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 252, pp.104435. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2021.104435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma proteomics reveals crosstalk between lipid metabolism and immunity in dairy cows receiving essential fatty acids and conjugated linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.5648. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-09437-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heme-Iron-Induced Production of 4-Hydroxynonenal in Intestinal Lumen May Have Extra-Intestinal Consequences through Protein-Adduct Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Helena Noguer Meireles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (12), pp.1293. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox9121293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of lipids, antioxidative status and color attributes in cows meat from slaughter to storage: Impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.105409. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary plant extracts combined with vitamin E limit the discoloration in stored n-3 PUFA rich meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 09 (01), pp.23-36. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2018.91003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk fat globule in ruminant: Major and minor compounds, nutritional regulation and differences among species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201700039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation between fresh and frozen–thawed sea bass (&amp;lt;i&amp;gt;Dicentrarchus labrax&amp;lt;/i&amp;gt;) fillets using two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Ethuin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Marlard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.294-301. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.12.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02567066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment doser les marqueurs de la peroxydation des omégas 3 et 6 par CPG-SM/SM dans différentes matrices ? Intérêt du profil d'exactitude dans cette démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de marqueurs protéomiques prédictifs de l’oxydation des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extruded linseed and rapeseed both influenced fatty acid composition of total lipids and their polar and neutral fractions in longissimus thoracis and semitendinosus muscles of finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.99-107. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et qualités nutritionnelles des produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.225-232. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative stress in farm animals: general aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stress oxydant chez les animaux de rente: principes généraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (5), pp.218-224. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2013.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct metabolism of linoleic and linolenic acids in liver and adipose tissues of finishing Normande cull cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (7), pp.1090-1098. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets of cull cows protect processed beef against lipid oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85 (4), pp.676-683. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 6 weeks of n-3 fatty acide supplementation on oxidative stress in judos athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Nutrition and Exercise Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.496-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoperoxydation chez le bovin en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl.2010.0283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des acides gras polyinsaturés n-3 et des antioxydants alimentaires sur les acides gras de la viande et la lipoeroxydation chez le ruminant en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45, pp.301-309. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2010.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 125, pp.9-21. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2010.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of supplementation of maize silage diets with extruded linseed, vitamin E and plant extracts rich in polyphenols, and morning v. evening milking on milk fatty acid profiles in Holstein and Montbeliarde cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lerch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (4), pp.627-640. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols associated with vitamin E can reduce plasma lipoperoxidation in dairy cows given n-3 polyunsaturated fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (12), pp.6095-6104. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2009-2087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative biology applied to lipolyzed cow's milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Automne de l'UMRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRH, Dec 2025, Lempdes (Clermont-Ferrand), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed restriction in dairy ewes decreases milk lipolysis and remodels the milk proteome and lipidome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restriction alimentaire diminue la lipolyse du lait et remodèle le protéome et le lipidome du lait chez les brebis laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées "Glande mammaire lait" / réseau Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Oct 2023, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIPOMEC: towards a better understanding of ruminant milk lipolysis through an integrative biology approach in milk and mammary gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Trossat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meurisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM 2022 Joint seminar of networks on pasture and forage crops and on sheep and goat nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la composition des laits et la qualité nutritionnelle, probiotique et sensorielle des produits laitiers par les pratiques d'élevage des vaches laitières (amont) et l'ajout de ferments (aval)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Irlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dugat-Bony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Landaud-Liautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Delbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "Glande mammaire, lait" Galactinnov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Visio Conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning tracking immune-related proteins in serum of periparturient dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnulf Tröscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver proteomics of dairy cows supplied with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, virtual meeting, Dec 2020, virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examples of current research on indicators of adaptative response in periparturient dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences 'Global Health'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum proteomics of dairy cows infused with essential fatty acids and conjugated linoleic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Veshkini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Hammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vogel Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trösher A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nutritional strategies to alter the lipid fraction of ruminant milk for a healthier life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Euro Fed Lipid Congress, 'Oil, fats and lipids: New Technologies and Applications for a Healthier Life'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the prediction of oxidation in meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the free radical chemistry in physicochemical conditions of the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Caris-Veyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application to proteomics to understand and modify meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Punta del Este, Uruguay. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress oxydant et santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées francophones de nutrition JFN 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA. Société Française de Nutrition (SFN)., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation des lipides et des protéines des viandes au cours des processus de transformation : mécanismes, conséquences et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat protein aggregation: First investigations on the role of the lipid oxidation product, 4-hydroxy-2-nonenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Meat Science Association., Aug 2012, Montréal, Canada. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts combined with vitamin E in PUFA-rich diets given to cull cows protect a 9 month frozen storage meats towards lipid peroxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). Ghent, BEL., Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipoperoxydation: principes et conséquences - Exemple d’un apport en antioxydants alimentaires dans la prévention de la lipoperoxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Thomas-Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontre SFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts des antioxydants dans la prévention des virements de couleur liés aux phénomènes d'oxydation dans la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stress Oxydant, Oxydation et Industrie Agro-Alimentaire : Réaction de Maillard et Oxydation des Acides Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plant extracts combined with vitamin E in polyunsaturated fatty acidsrich diets given to cull cows on lipid oxydation of meats a 9 month frozen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belgian Association of Meat Science and Technology (BAMST). BEL., Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydroxyalkenals liés aux protéines sont-ils des marqueurs discriminants de la peroxydation des AGPI n-3 et n-6 dans la viande bovine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cossoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxydation des AGPI in vivo : de l'analyse des biomarqueurs par spectrométrie de masse à l'identification des protéines impliquées dans ces processus par approches transcriptomique et protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Ferrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoperoxidation in cattle: consequences on animal health and meat nutritional quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bucharest, Romania. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared hepatic metabolism of linoleic and linolenic acids of finishing bovines given a n-3 PUFA-rich diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin E and plant extracts rich in antioxidants given to bovine efficiently protect beef against lipoperoxidation during processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Le Cap, South Africa. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Vialter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant extracts rich in polyphenols and vitamin E protect cows fed an n-3 PUFA-rich diet against lipoperoxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Lille, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport d’extraits végétaux riches en polyphénols associé à de la vitamine E protège efficacement les vaches recevant des rations riches en AGPI n-3 de la lipoperoxydation plasmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Parafita-Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ligout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and fatty acid composition of Longissimus thoracis and Semitendinosus muscles in finishing Normand cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Habeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium of Animal Biology and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la peroxydation des acides gras polyinsaturés par des antioxydants alimentaires chez le bovin en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie animale. Université d'Auvergne - Clermont-Ferrand I, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F9D9E78"/>
+    <w:nsid w:val="72A92479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-delosiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-3284-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02567066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marlard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.12.065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.035" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744950v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210838v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819070v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-delosiere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/S-3284-2019" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131958v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-26103" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867271v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142628" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753675v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Veshkini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M Hammon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vogel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-74978-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guilleton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2023.104951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foug&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100822" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473225v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald M. Hammon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104436" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnulf Tr&#246;scher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104435" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03650674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Hammon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09437-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03081088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Keller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Noguer Meireles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox9121293" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619054v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2018.91003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201700039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02567066v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Ethuin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marlard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Delalande" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.12.065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630942v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Bispo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.06.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MXQRTNM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.04.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000073" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.03.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VH0543C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filiaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Massart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Portier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouveix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rosado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2010.0283" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2010.06.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lerch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991224" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668694v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601266v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Emery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192827v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664428v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03796220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Trossat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meurisse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04823848v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Irlinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dugat-Bony" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delb&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vogel Laura" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tr&#246;sher A." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744064v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.035" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thomas-Parafita" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747059v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cossoul" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Ferrara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824034v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752092v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bonnefoy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Faure" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752907v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819070v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>