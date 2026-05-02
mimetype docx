--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -476,165 +476,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique du plurilinguisme à la Réunion : réflexions sur les questions d’enseignement apprentissage dans un espace « périphérique » ?</w:t>
+                <w:t xml:space="preserve">Didactique du plurilinguisme à la Réunion : réflexions sur les questions d’enseignement apprentissage dans un espace « périphérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do-kre-is (marges)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.22-35</w:t>
+              <w:t xml:space="preserve">, 2020, 22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440121v1</w:t>
+                <w:t xml:space="preserve">hal-04440848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didactique du plurilinguisme à la Réunion : réflexions sur les questions d’enseignement apprentissage dans un espace « périphérique »</w:t>
+                <w:t xml:space="preserve">Didactique du plurilinguisme à la Réunion : réflexions sur les questions d’enseignement apprentissage dans un espace « périphérique » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Do-kre-is (marges)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22-35</w:t>
+              <w:t xml:space="preserve">, 2020, pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440848v1</w:t>
+                <w:t xml:space="preserve">hal-04440121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle prise en compte par l’école réunionnaise de la diversité des profils linguistiques de ses élèves ?</w:t>
               </w:r>
@@ -830,234 +830,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Productions métisses créole-français : Caractéristiques, statut et valeur au sein de la société réunionnaise et de l’institution scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Ultramarins. Ici et là-bas 178, pp.55--65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment adapter l'enseignement à la variation linguistique réunionnaise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grammaires créoles, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment adapter l'enseignement à la variation linguistique réunionnaise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue REEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.48 -62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501136v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02050103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débordements et reterritorialisation sociolinguistiques en milieu créole réunionnais</w:t>
               </w:r>
@@ -1106,178 +1106,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement du créole à la Réunion, entre coup d'éclat et réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tréma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.121--132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attitudes langagières et positionnement identitaire dans une ville de l'Est de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13, pp.133--146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906847v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00906849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de l'espace urbain réunionnais par l'évaluation sociale des pratiques langagières</w:t>
               </w:r>
@@ -1358,247 +1358,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langue créole et accessibilité judiciaire réunionnaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahéva Permalnaïck</w:t>
+                <w:t xml:space="preserve">30 ans après la première Table Ronde du Moufia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité linguistique et culturelle dans l’espace indianoéanique : permanences et émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mylène Lebon-Eyquem, 2022, Saint denis de La Réunion, La Réunion</w:t>
+              <w:t xml:space="preserve">, Mylène LEBON-EYQUEM, 2022, Saint Denis (97400), La Réunion. pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440154v1</w:t>
+                <w:t xml:space="preserve">hal-04440215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les initiatives locales déployées et les pistes de solutions pour l’avenir de l’accès au droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et justice en contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Saint denis de La Réunion, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans après la première Table Ronde du Moufia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+                <w:t xml:space="preserve">Langue créole et accessibilité judiciaire réunionnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahéva Permalnaïck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité linguistique et culturelle dans l’espace indianoéanique : permanences et émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mylène LEBON-EYQUEM, 2022, Saint Denis (97400), La Réunion. pp.113-134</w:t>
+              <w:t xml:space="preserve">, Mylène Lebon-Eyquem, 2022, Saint denis de La Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440215v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04440777v1</w:t>
+                <w:t xml:space="preserve">hal-04440154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit biographique ou comment s'inscrire dans une histoire collective sociale tout en respectant les différentes parties de son moi pluriel</w:t>
               </w:r>
@@ -2087,208 +2087,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enoncés hétérogènes d’enfants réunionnais de 2 à 4 ans et norme scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues, cultures et transmissions : dynamiques créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Denis, La Réunion. pp.93-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biographie langagière, récit d'apprentissages multiples, découverte de la complexité linguistique. Une plongée dans le système réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Lire des Vies. L'approche biographique en sciences humaines et sociales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans les classes réunionnaises : quels enjeux et quelle efficacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction-Trahison. Théories et pratiques La traduction en contextes multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2307,316 +2307,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiques enseignantes et approche mononormative : regards sur les activités dans les classes réunionnaises et sur leurs conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche dans le cadre du programme de recherche ANR INEMA (la départementalisation à Mayotte : construction et traitement des inégalités sociales et linguistiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques enseignantes et approche mononormative : regards sur la systématicité d’activités de distinction acquisitionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque International des Etudes Créoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration lexicale chez les locuteurs réunionnais : spécificités et normes catégorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langues créoles, mondialisation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Moka, Maurice. pp.361--387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La situation sociolinguistique réunionnaise : enjeux et problématiques. Pistes de réflexion pour les professionnels de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rencontre orthophonique réunionnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Saint-Gilles, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501140v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-01501125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques de la traduction créole français</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie des productions d’adolescents réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Etudes créoles hier et aujourd'hui  Lontan kome koméla ? LCF-LIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3238,606 +3238,694 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maillages créoles. Langage, littérature et société aux Antilles et à La Réunion. Mélanges offerts au professeur Lambert Félix Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier-Serge Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Indianocéaniques. 2026, 978-2-38444-123-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité linguistique et culturelle dans l’espace indianocéanique. Permanences et émergences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EME Editions, 2023, PROXIMITÉS SOCIOLINGUISTIQUE ET LANGUE FRANÇAISE, 978-2-8066-4163-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace scolaire dans l’Océan Indien. Enjeux, enquêtes, actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRESSES UNIVERSITAIRES INDIANOCEANIQUES, 2019, 978-2-490596-03-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles d'enfants, d'adolescents et d'adultes sur l'espace familial et scolaire dans l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Indianocéaniques, 2019, 978-2-490596-03-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PRESSES UNIVERSITAIRES INDIANOCEANIQUES, 2019, 978-2-490596-03-4</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégation, normes et discrimination(s) : sociolinguistique urbaine et migrance 7iemes Journées Internationales de Sociolinguistique Urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME &amp; InterCommunications, pp.254, 2011, 9782806602954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité sociolinguistique et didactique du français. Contextes francophones plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bulot</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">EME &amp; InterCommunications, pp.254, 2011, 9782806602954</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eyquem-Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussirou-Mouyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cortil-Wodon, 204 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hétérogénéité sociolinguistique et didactique du français. Contextes francophones plurilingues</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation de la didactique du français aux situations de créolophonie : guide du maître : La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organisation internationale de la francophonie, pp.164, 2010, (Langues et développement)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité sociolinguistique et didactique du français : contextes francophones plurilingues / Valentin Feussi, Mylène Eyquem-Lebon, Auguste Moussirou-Mouyama, Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Feussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Eyquem-Lebon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussirou-Mouyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cortil-Wodon, 204 p., 2010</w:t>
+              <w:t xml:space="preserve">Valentin Feussi, Mylène Eyquem-Lebon, Auguste Moussirou-Mouyama, Philippe Blanchet. Éditions modulaires européennes, 35 (2), pp.204, 2010, Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française, 978-2-930481-79-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...175 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3847,1552 +3935,1552 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépassement de la “barrière de la langue” dans le soin en France : Analyse de la réponse institutionnelle et des pratiques de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EME/Academia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité linguistique et culturelle dans l’espace indiaocéanique : Permanences et émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, 9782806641632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">30 ans après la première Table Ronde du Moufia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EME. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité linguistique et culturelle dans l’espace indianocéanique. Permanences et émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EME, pp.113-134, 2023</w:t>
+              <w:t xml:space="preserve">, EME, pp.5-12, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue créole et accessibilité judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahéva Permalnaïck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité linguistique et culturelle dans l’espace indianocéanique. Permanences et émergences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EME, pp.5-12, 2023</w:t>
+              <w:t xml:space="preserve">, EME, pp.113-134, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier l’insécurité ou comment appréhender l’incontrôlable et l’hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(In)sécurité linguistique en francophonie : perspectives in(ter) disciplinaires.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Hamattan, pp.182-220, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comprendre l’étrange familiarité et la familiarité étrange des enfants et des adolescents : pistes de réflexion épistémologiques.</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et discours sur l'école d’adolescents réunionnais et de leurs familles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace scolaire dans l’Océan Indien. Enjeux, enquêtes, actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUI, pp.21-42, 2019</w:t>
+              <w:t xml:space="preserve">, PUI, pp.133-146, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Représentations et discours sur l'école d’adolescents réunionnais et de leurs familles.</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche intégrative des points de vue d’enfants/d’adolescents et d’adultes pour la compréhension des liens entre cultures familiales et scolaires : émergence, intérêt et enjeux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace scolaire dans l’Océan Indien. Enjeux, enquêtes, actions.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l’étrange familiarité et la familiarité étrange des enfants et des adolescents : pistes de réflexion épistémologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace scolaire dans l’Océan Indien. Enjeux, enquêtes, actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUI, pp.133-146, 2019</w:t>
+              <w:t xml:space="preserve">, PUI, pp.21-42, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie langagière, récit d'apprentissages multiples, découverte de la complexité linguistique. Une plongée dans le système réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Idelson, Bernard and Babou, Igor. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paroles d’enfants, d’adolescents et d’adultes sur l’espace scolaire dans l’Océan Indien. Enjeux, enquêtes, actions.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Lire des vies. L'approche biographique en lettres et en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.35-56, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épistémologie à l’épreuve du contact en milieu créole réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.85-102, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicités créoles à La Réunion : pragmatique et aménagement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ledegen, Gudrun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les langues créoles: éclairages pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.105-122, 2017, 978-2-343-08627-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans les classes réunionnaises : pratiques efficaces ou illusions pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pic-Gillard, Christine; Ponnau-Ravololonirina, H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction-Trahison. Théories et pratiques La traduction en contextes multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPICA, pp.165--188, 2015, 978-2-905861-24-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles de quatre pré-adolescents citadins à l'île de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulot T. et Feussy V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Normes, Urbanités et émergences plurilingues (parlers de jeunes francophones)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.169--199, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Discrimination(s) et pluralité de espaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eyquem-Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Ledegen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ségrégation, Normes et discrimination(s) (Sociolinguistique urbaine et migrance). 7iemes Journées Internationales de Sociolinguistique Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Modulaires Européennes &amp; Intercommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-2-8066-0295-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'grande difficulté scolaire' comme stigmate sociolinguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eyquem M., Bulot T., Ledegen G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ségrégations, normes et discrimination(s). Sociolinguistique urbaine et migrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E.M.E &amp; InterCommunications, pp.95--126, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'identité urbaine dans un quartier d'une ville de l'Est de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastian Sabine, Bulot Thierry et Burr Elisabeth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociolinguistique urbaine. Identité et mise en mots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Meidenbauer, pp.93--110, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions interlectales réunionnaises dans la dynamique créole-français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Blanchet P. et Martinez P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques Innovantes du Plurilinguisme, émergence et prise en compte en situations francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUF ; Archives contemporaines, pp.83--98, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation du français dans les îles et archipels du sud Ouest de l'Océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">'Organisation International de la Francophonie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue française dans le monde 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OIF &amp; Nathan, pp.77--82, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'interventions pédagogiques en situation de contacts de langues : comment les enseignants traitent-ils les énoncés &amp;quot; mélangés &amp;quot; à La Réunion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Feussy V, Eyquem M. Moussirou-Mouyama A, Blanchet P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hétérogénéité sociolinguistique et didactique du français. ratiques linguistiques des jeunes en terrains plurilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLD éditions, pp.61--89, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation spatio-linguistique et émergence des identités urbaines dans une ville de l'EST de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulot T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et normes sociolinguistiques (Ségrégations et discriminations urbaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.159--180, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dodo lé la. Stylistique du &amp;quot; mélange &amp;quot; à La Réunion : à la recherche de l'efficacité pragmatique endogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bavoux Claudine, Prudent Lambert Félix et Wharton Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes endogènes et plurilinguisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éd., pp.153--175, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5402,192 +5490,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is training helpful in boosting the self-confidence and professional integration of young people not in employment, education, or training? Results from a randomized experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+                <w:t xml:space="preserve">hal-04409646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productions et usages langagiers de pré-adolescents réunionnais : quatre exemples de profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5597,161 +5685,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse En Mouvement vers l’Emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Parmentier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Idelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Molinatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INJEP. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5898,51 +5986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15l79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Christian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440121v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501103v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723715617875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Adelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;va Permalna&#239;ck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501126v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04437780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03882369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437779v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyquem-Lebon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussirou-Mouyama" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436775v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thouroude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440202v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440204v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440593v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440930v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47317-jisu-segregation-normes-et-discriminations-jisu-segregation-normes-et-discriminations--9782806602954.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905466v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905462v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01482269v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15l79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Christian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501103v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723715617875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Adelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;va Permalna&#239;ck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04437780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03882369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyquem-Lebon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussirou-Mouyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thouroude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47317-jisu-segregation-normes-et-discriminations-jisu-segregation-normes-et-discriminations--9782806602954.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01482269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>