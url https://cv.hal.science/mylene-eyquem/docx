--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -1106,178 +1106,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Attitudes langagières et positionnement identitaire dans une ville de l'Est de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.133--146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement du créole à la Réunion, entre coup d'éclat et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tréma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.121--132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00906847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de l'espace urbain réunionnais par l'évaluation sociale des pratiques langagières</w:t>
               </w:r>
@@ -2087,208 +2087,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biographie langagière, récit d'apprentissages multiples, découverte de la complexité linguistique. Une plongée dans le système réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Lire des Vies. L'approche biographique en sciences humaines et sociales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Saint Denis, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enoncés hétérogènes d’enfants réunionnais de 2 à 4 ans et norme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, cultures et transmissions : dynamiques créoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saint Denis, La Réunion. pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans les classes réunionnaises : quels enjeux et quelle efficacité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction-Trahison. Théories et pratiques La traduction en contextes multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2445,50 +2445,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La situation sociolinguistique réunionnaise : enjeux et problématiques. Pistes de réflexion pour les professionnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de rencontre orthophonique réunionnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Saint-Gilles, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La structuration lexicale chez les locuteurs réunionnais : spécificités et normes catégorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2497,126 +2566,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues créoles, mondialisation et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Moka, Maurice. pp.361--387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501132v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01501140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problématiques de la traduction créole français</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de typologie des productions d’adolescents réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Etudes créoles hier et aujourd'hui  Lontan kome koméla ? LCF-LIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3634,272 +3634,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptation de la didactique du français aux situations de créolophonie : guide du maître : La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Adelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Organisation internationale de la francophonie, pp.164, 2010, (Langues et développement)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité sociolinguistique et didactique du français. Contextes francophones plurilingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Feussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eyquem-Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moussirou-Mouyama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cortil-Wodon, 204 p., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00631372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité sociolinguistique et didactique du français : contextes francophones plurilingues / Valentin Feussi, Mylène Eyquem-Lebon, Auguste Moussirou-Mouyama, Philippe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Feussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Eyquem-Lebon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...46 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moussirou-Mouyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Feussi, Mylène Eyquem-Lebon, Auguste Moussirou-Mouyama, Philippe Blanchet. Éditions modulaires européennes, 35 (2), pp.204, 2010, Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française, 978-2-930481-79-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4681,51 +4681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction dans les classes réunionnaises : pratiques efficaces ou illusions pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4853,51 +4853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Discrimination(s) et pluralité de espaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eyquem-Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Ledegen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5605,51 +5605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions et usages langagiers de pré-adolescents réunionnais : quatre exemples de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lebon-Eyquem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Adelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5986,51 +5986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15l79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Christian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501103v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723715617875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Adelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;va Permalna&#239;ck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501132v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04437780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03882369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631372v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyquem-Lebon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussirou-Mouyama" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thouroude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47317-jisu-segregation-normes-et-discriminations-jisu-segregation-normes-et-discriminations--9782806602954.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01482269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lebon-Eyquem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15l79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440142v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergeron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440138v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergeron Christian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440855v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440848v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440121v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501103v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501114v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723715617875" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02050103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Adelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440215v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233;va Permalna&#239;ck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440172v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082546v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082551v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438911v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501132v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501134v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906544v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010224" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501130v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04380923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05600739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hamot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04437780v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437779v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03882369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Ledegen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907679v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eyquem-Lebon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussirou-Mouyama" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Thouroude" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440202v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440593v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04440930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02082544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01501118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximit%C3%A9s-sciences-du-langage/47317-jisu-segregation-normes-et-discriminations-jisu-segregation-normes-et-discriminations--9782806602954.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905465v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parmentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01482269v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04440182v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Idelson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>