--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -72,592 +72,327 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
-[...263 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Souterraine (Creuse) : Le Bois de Brède. 2ème campagne de fouille programmée</w:t>
+                <w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2025-2027)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; DRAC / SRA Nouvelle Aquitaine. 2025</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Nivez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; Inrap; Eveha - Etudes et valorisations archéologiques (Limoges); ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04866994v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2025-2027)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Souterraine (Creuse) : Le Bois de Brède. 2ème campagne de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; Inrap; Eveha - Etudes et valorisations archéologiques (Limoges); ArchéoTek; SRA Nouvelle-Aquitaine, Limoges. 2025, pp.119</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; DRAC / SRA Nouvelle Aquitaine. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05419095v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse) : Le Bois de Brède. 2ème campagne de fouilles programmées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Groetembril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -695,918 +430,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Accart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; DRAC / SRA Nouvelle Aquitaine. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR HaGAL: Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maniquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle-Aquitaine, Limoges. 2024, 139 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Souterraine (Creuse) : Le Bois de Brède. 1ère campagne de fouilles programmées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, 107 p</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Accart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; DRAC / SRA Nouvelle Aquitaine. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04456879v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Souterraine (Creuse) : Le Bois de Brède. 1ère campagne de fouilles programmées</w:t>
+                <w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Université de Tours; UMR 7324 CITERES - Laboratoire Archéologie et Territoires; DRAC / SRA Nouvelle Aquitaine. 2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Loubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2023, 107 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04754970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Souterraine (Creuse), Bridiers : 3e campagne de fouille programmée du « Quartier Est » de l’habitat groupé antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliott Sadourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 140 p. ; Tome 2 : Figures : 310 p. ; Tome 3 : Inventaires et rapports : 184 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de culte de la cité des Lémovices (Ier - IIIe s.). Deuxième campagne de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tours. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2022-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maniquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachaud Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR 7324 CITERES - Laboratoire Archéologie et Territoires; SRA Nouvelle Aquitaine. 2022, Tome 1 : Texte : 96 p., Tome 2 : Figures et annexes : 131 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de culte de la cité des Lémovices (Limousin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tours; Drac - SRA Nouvelle Aquitaine site de Limoges. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lieux de culte de la cité des Lémovices (Ier - IIIe s.). Première campagne de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Tours; DRAC / SRA Nouvelle Aquitaine. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR HaGAL – Habitat Groupé Antique de la cité des Lémovices (2018 / 2019-2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachaud Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine. 2021, Tome 1 - Texte : 135 p. ; Tome 2 : Figures : 123 p. ; Tome 3 - Annexes : 165 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1616,160 +1351,425 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana de Feraudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Behr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien O’miel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conditions et contraintes de réalisation des doctorats en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'objet à la restitution des rites chez les Lémovices. Approche méthodologique à partir des cas du sanctuaire du Bois de Brède (Creuse) et du sanctuaire augustéen de Limoges (Haute-Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fait religieux à l'épreuve de l'archéologie. Religions. Cultures. Identiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sanctuaire de Masamas (Saint-Léomer, Vienne) : un sanctuaire domanial ? Les lieux de culte ruraux sont-ils des marqueurs sociaux des élites des Gaules romaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les marqueurs des statuts sociaux dans les campagnes romaines des Gaules et de leurs périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de cultes dans l’habitat groupé de moyenne montagne : retour sur quelques développements récents chez les Arvernes et les Lémovices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calbris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lieux de culte en Gaule du Sud et dans les provinces limitrophes (IIe s. av. J.-C. - Ve s. ap. J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1924,51 +1924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867021v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419095v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nivez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905347v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938266v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254258v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ferr&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Florent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Nivez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866994v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Castellan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Accart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408477v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maniquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Loubignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sadourny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana de Feraudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gaboriau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Behr" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O&#8217;miel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390186v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867021v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calbris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>