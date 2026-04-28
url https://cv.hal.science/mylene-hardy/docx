--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -66,973 +66,1211 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DÉCRIPT Séance 5 de l'axe Universalismes et gouvernance mondiale : Entre approche communicationnelle des narratifs stratégiques et archéologie narrative : penser les récits civilisationnels par-delà leur contenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Postel-Vinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Chine face au monde : une puissance résistible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lincot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(War)gaming : les questions pédagogiques comme enjeu de résilience cognitive (War)gaming: pedagogical matters as stakes for cognitive resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Numéro spécial "guerre cognitive", 7 (1), pp.81-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre cognitive vue par le Japon : un concept et une posture récents et situés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fassler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie cognitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Numéro spécial "guerre cognitive", 7 (1), pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de l’organisationalité dans la diplomatie publique en réseau. Le cas de la diplomatie culturelle française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Alexandre Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44, pp.131-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les stratégies chinoises liées à la Covid-19 : un cas d’étude pour l’intelligence stratégique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Alexandre Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3A, pp.71-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984026v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisationalité et organisation totalitaire dans la société chinoise sous Mao</w:t>
+                <w:t xml:space="preserve">Analyser les stratégies chinoises liées à la Covid-19 : un cas d’étude pour l’intelligence stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10063⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 3, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.203.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984021v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisationalité et organisation totalitaire dans la société chinoise sous Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324086v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limbes de la communication humaine. L’apport chinois d’une réinterprétation de l’incommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 84 (2), pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/herm.084.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#Guanxi @ChineAfrique : la mobilisation des relations interpersonnelles dans la diplomatie publique chinoise à l’heure de numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Alexandre Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence de communication, stratégie et intelligence économique en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.107-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.3889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles approches possibles du terrain chinois en communication organisationnelle? Situation et retour d'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32, pp.109-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/edc.946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de l’« entreprise exemplaire » en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjian Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengsu Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34, pp.68-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1042,828 +1280,678 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compétences communicationnelles et interculturelles au service de la recherche de la vérité dans un monde complexe traversé par la concurrence informationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2023 de la Mission laïque française. Enseigner la vérité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For an African engagement ? China’s global communication on Beijing Summit of the Forum of China-Africa Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Alexandre Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Power, Ethics, Interests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Banská Bystrica, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02307583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence communicationnelle et le jeu des normes : le cas de la communication chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materializing Guanxi: Exploring the Communicative Practice of Liao Tian in Chinese Business Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Guowei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 International Communication Association Conference : "Matters of Communication", Singapore, 22-26 June, panel : "The Materialization of Immateriality in the Constitution of Organizations in Asia: Perspectives on Malaysian, Chinese, Japanese, and Indian Organizations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, United States. Chapt. 9, pp.167-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization as A Multi-dimensional Network of Actants Mediated by An Organized and Organizing Network of Cultural Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communication Association Preconference: “What is an Organization? Materiality, Agency and Discourse”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Canada. pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension culturelle des pratiques communicationnelles de veille stratégique et son influence sur les systèmes de veille : l'exemple des entreprises chinoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SIIE (Systèmes d'information et intelligence économique) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Tunisie. pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de règles culturelles, base de l'émergence des réseaux organisés humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Agostinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études TIC.I.S. (SFSIC) : « Dynamiques de réseaux : information, complexité et non-linéarité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489101v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03634584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept français d' &amp;quot;intelligence économique&amp;quot;: histoire et tendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">国家的经济技术情报：中国与法国的实践与比较 Guojia de jingji jishu qingbao : zhongguo yu faguo de shijian yu bijiao [Intelligence économique nationale : Etude comparative sur les pratiques en France et en Chine]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai Renmin Chubanshe, Shanghai, Chine, Chapitre 4, pp.41-63, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00646467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1873,229 +1961,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'introduction des concepts étrangers et leur effet sur les sciences de la communication en Chine : l'exemple du concept de chuanboxue et la naissance des sciences de la communication en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History and trends of French research on organizational communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIC en Chine , disciplines en gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00489103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2242,51 +2330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478061v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491632v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1085" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3889" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489102v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.946" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengsu Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.590" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840328v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guowei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00646467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Postel-Vinay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3889" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengsu Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.590" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guowei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00646467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>