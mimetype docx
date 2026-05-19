--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -598,265 +598,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les stratégies chinoises liées à la Covid-19 : un cas d’étude pour l’intelligence stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 3, pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.203.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324086v1</w:t>
+                <w:t xml:space="preserve">hal-03984026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les stratégies chinoises liées à la Covid-19 : un cas d’étude pour l’intelligence stratégique</w:t>
+                <w:t xml:space="preserve">Organisationalité et organisation totalitaire dans la société chinoise sous Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.121-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.203.0051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03984026v1</w:t>
+                <w:t xml:space="preserve">hal-03984021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisationalité et organisation totalitaire dans la société chinoise sous Mao</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une diplomatie publique française des musées en Chine ? La sinisation numérique des stratégies communicationnelles du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Alexandre Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3A, pp.71-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.10063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03984021v1</w:t>
+                <w:t xml:space="preserve">hal-03324086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limbes de la communication humaine. L’apport chinois d’une réinterprétation de l’incommunication</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Postel-Vinay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984021v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3889" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengsu Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.590" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guowei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00646467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573957v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Hardy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Postel-Vinay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Beaumais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03634584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lincot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Froissart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478061v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1093" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fassler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Hardy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Alexandre Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.203.0051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.10063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0045" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418990v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.3889" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.946" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjian Wen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengsu Ma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.590" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307583v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guowei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Agostinelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00646467v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00489103v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>