--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1626,430 +1626,430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction and experimental characterisation of meso-scale-voids in liquid composite moulding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of non local equilibrium theory to predict transient temperature during non-isothermal resin flow in a fibrous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S.U. Schell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ermanni</w:t>
+                <w:t xml:space="preserve">Philippe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (11-12), pp.2317 - 2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773124v1</w:t>
+                <w:t xml:space="preserve">hal-01773123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non local equilibrium theory to predict transient temperature during non-isothermal resin flow in a fibrous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+                <w:t xml:space="preserve">Numerical prediction and experimental characterisation of meso-scale-voids in liquid composite moulding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.U. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.10.020⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (12), pp.2460-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773123v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of LCM processes involving induced or forced deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Krawczak</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (6), pp.874 - 880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to “Solution to filling time prediction issues for constant pressure driven injection in RTM” [Composites Part A 36 (2005) 339–344]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2068,196 +2068,204 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773501v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d'une injection RTM</w:t>
               </w:r>
@@ -2295,441 +2303,433 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (3), pp.309-322. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773324v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer of fibre beds in resin transfer moulding: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Henne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64 (9), pp.1191 - 1202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2003.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing $\pi(x)$: the Meissel, Lehmer, Lagarias, Miller, Odlyzko method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 65 (213), pp.235-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/S0025-5718-96-00674-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2739,393 +2739,393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the stratification in a hot water tank for thermal inertia improvment by latent heat thermal energy storage: a numerical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating porosity and fibre bundle deformation in thermoplastic composite plates through 2D multi-modal imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidlipura Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Polymeristes du Nord (JPN5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Douai, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.23114.99520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club d’intérêt SINFONI "Fibres végétales techniques, des solutions industrielles pour matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3154,87 +3154,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the rheological behaviour in thermoplastic composite consolidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,833 +3262,833 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Razali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Claudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Terenzi</w:t>
+                <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781523v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+                <w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruce Claude</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Claudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wilde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Andrea Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781396v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t>
+                <w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781493v1</w:t>
+                <w:t xml:space="preserve">hal-01781396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Walbran</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
+              <w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781509v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Schell</w:t>
+                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walbran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781402v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Razali</w:t>
+                <w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781408v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of resin flow in fibrous media in liquid composite molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,87 +4116,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Dang Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,73 +4237,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modelling during liquid composite molding manufacturing processes: Comparison between two model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4332,73 +4332,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local heat transfer effects involved in dynamic composites manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4427,73 +4427,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d’une injection RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4515,127 +4515,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Dec 2004, Le Havre, France. pp.309-322, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4664,73 +4664,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France. pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of Liquid Compression Molding using LIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4759,51 +4759,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Newark, Delaware, United States. pp.347-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4813,65 +4813,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNERGISTIC STRATEGIES IN MANUFACTURING OF WOVEN GLASS FIBRE AND POLYPROPYLENE COMPOSITES: STAGED- COMPACTION AND MULTI-MODAL IMAGING FOR POROSITY QUANTIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sidlipura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,51 +4886,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.1296, 2024, 978-2-912985-01-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4940,406 +4940,406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique pour l’amélioration de l’inertie thermique d’un réservoir d’eau chaude sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270783v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lafranche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kim Sihwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270668v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1416647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ermanni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-96-00674-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1416647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-96-00674-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>