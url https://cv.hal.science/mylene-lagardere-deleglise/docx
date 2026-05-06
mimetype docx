--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -2129,186 +2129,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773324v1</w:t>
+                <w:t xml:space="preserve">hal-01773501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d'une injection RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Henne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,226 +2318,234 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 15 (3), pp.309-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773501v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer of fibre beds in resin transfer moulding: an experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Henne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3292,773 +3292,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bickerton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Bruce Claudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Razali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+                <w:t xml:space="preserve">Dirk Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Walbran</w:t>
+                <w:t xml:space="preserve">Andrea Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
+              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781408v1</w:t>
+                <w:t xml:space="preserve">hal-01781523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+                <w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Claudé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Terenzi</w:t>
+                <w:t xml:space="preserve">D. Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781523v1</w:t>
+                <w:t xml:space="preserve">hal-01781396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t>
+                <w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Claude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781396v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781493v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Bickerton</w:t>
+                <w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781509v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schell</w:t>
+                <w:t xml:space="preserve">I. Razali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walbran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781402v1</w:t>
+                <w:t xml:space="preserve">hal-01781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of resin flow in fibrous media in liquid composite molding</w:t>
               </w:r>
@@ -4476,51 +4476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d’une injection RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Henne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4538,70 +4538,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Dec 2004, Le Havre, France. pp.309-322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1416647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-96-00674-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1416647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-96-00674-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>