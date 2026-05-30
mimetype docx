--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -40,2696 +40,3621 @@
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mylene Lagardere Deleglise </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignant Chercheur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">mylene-lagardere-deleglise</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0003-3610-7806</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">60201108400</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimisation of mechanical performance in composite pressure vessels with nongeodesic paths under thermomechanical loading and unequal openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-025-10387-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407191v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for material valorization of composites (glass fiber in polyester resin) in concrete: performance evaluation on mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Zambon</w:t>
+                <w:t xml:space="preserve">Sensors integration for structural health monitoring in composite pressure vessels: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Meemary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.118546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2024.1416647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05462644v1</w:t>
+                <w:t xml:space="preserve">hal-04709824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Stamping Process of Glass and Carbon-Fibre Reinforced Polymer Composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization for a composite pressure vessel with unequal polar openings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Meemary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briand</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2020.115022⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 351, pp.118594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2024.118594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963224v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutrous Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (12), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314151v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+                <w:t xml:space="preserve">Potential for material valorization of composites (glass fiber in polyester resin) in concrete: performance evaluation on mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2024.1416647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266074v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+                <w:t xml:space="preserve">Puck 3D-based modeling and validation of progressive failure in instrumented glass fiber-reinforced polypropylene via the split-disk test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Meemary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmyla Rozova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042565v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Permeability Measurement and Numerical Simulation of the Resin Flow in Low Permeability Preform Fabricated by Automated Dry Fiber Placement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+                <w:t xml:space="preserve">Influence of Environmental Conditions on the Mechanical Properties of Flax Fiber Reinforced Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Pisupati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Leila Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-017-9659-8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.633-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09885-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632456v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05636709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-Stamping Process of Glass and Carbon-Fibre Reinforced Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cosson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (05), pp.319-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2020.115022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050967v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry fiber automated placement of carbon fibrous preforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Pisupati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01006755v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of high speed RTM injection with highly reactive resin with on-line mixing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.06.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773157v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosetting (bio)materials derived from renewable resources: A critical review</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preform permeability measurement and 3D resin flow simulation for dry AFP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naziha Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.158-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773154v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic void content prediction during radial injection in liquid composite molding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+                <w:t xml:space="preserve">Efficient Permeability Measurement and Numerical Simulation of the Resin Flow in Low Permeability Preform Fabricated by Automated Dry Fiber Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">Naziha Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-017-9659-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773125v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of non local equilibrium theory to predict transient temperature during non-isothermal resin flow in a fibrous medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical modeling of light scattering in composite transmission laser welding process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chateau Akue Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.10.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773123v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction and experimental characterisation of meso-scale-voids in liquid composite moulding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+                <w:t xml:space="preserve">Modeling of resin flow in natural fiber reinforcement for liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise-Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.005⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773124v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05636719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of LCM processes involving induced or forced deformations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+                <w:t xml:space="preserve">Permeability of natural fiber reinforcement for liquid composite molding processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (18), pp.6449-6458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8374-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01773338v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05636730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Solution to filling time prediction issues for constant pressure driven injection in RTM” [Composites Part A 36 (2005) 339–344]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dry fiber automated placement of carbon fibrous preforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Belhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.02.011⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.107-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773355v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Modeling of high speed RTM injection with highly reactive resin with on-line mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (10), pp.1390-1397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773501v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d'une injection RTM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermosetting (bio)materials derived from renewable resources: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Henne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+                <w:t xml:space="preserve">Jean-Marie Raquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.487 - 509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2010.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773328v1</w:t>
+                <w:t xml:space="preserve">hal-01773154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Dynamic void content prediction during radial injection in liquid composite molding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 36 (3), pp.339-344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.07.001⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (1), pp.46 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01773324v1</w:t>
+                <w:t xml:space="preserve">hal-01773125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer of fibre beds in resin transfer moulding: an experimental approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Use of non local equilibrium theory to predict transient temperature during non-isothermal resin flow in a fibrous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2003.09.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (11-12), pp.2317 - 2324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2006.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773305v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical prediction and experimental characterisation of meso-scale-voids in liquid composite moulding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S.U. Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (12), pp.2460-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2007.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erratum to “Solution to filling time prediction issues for constant pressure driven injection in RTM” [Composites Part A 36 (2005) 339–344]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2006.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of LCM processes involving induced or forced deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (6), pp.874 - 880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developments in Liquid Composite Moulding simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deléglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEC Composites Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20, pp.68-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d'une injection RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.339-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2004.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat transfer of fibre beds in resin transfer moulding: an experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 64 (9), pp.1191 - 1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2003.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computing $\pi(x)$: the Meissel, Lehmer, Lagarias, Miller, Odlyzko method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 65 (213), pp.235-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/S0025-5718-96-00674-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2739,2607 +3664,2607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the stratification in a hot water tank for thermal inertia improvment by latent heat thermal energy storage: a numerical study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+                <w:t xml:space="preserve">Investigating porosity and fibre bundle deformation in thermoplastic composite plates through 2D multi-modal imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidlipura Ravi Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0011⟩</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Polymeristes du Nord (JPN5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Douai, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23114.99520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743740v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating porosity and fibre bundle deformation in thermoplastic composite plates through 2D multi-modal imaging techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+                <w:t xml:space="preserve">Influence of the stratification in a hot water tank for thermal inertia improvment by latent heat thermal energy storage: a numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Polymeristes du Nord (JPN5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23114.99520⟩</w:t>
+              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667894v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication par procédé d’imprégnation directe de composites structuraux à renfort textile en fibres végétales et à matrices thermodurcissable ou thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosson Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lafranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Club d’intérêt SINFONI "Fibres végétales techniques, des solutions industrielles pour matériaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fabrication des matériaux composites à matrice thermodurcissable ou thermoplastique en conditions sévères de mise en œuvre et mise en forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Matériaux: Réalités et Nouvelles Frontières", Institut Mines-Télécom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the rheological behaviour in thermoplastic composite consolidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Composite Materials (ECCM-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the injection of an automotive part with a two component highly reactive resin with on-line mixing in RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deléglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Claudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Terenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly reactive resin viscosity prediction in Liquid Composite Molding processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation par le biais de la simulation numérique du moulage RTM haute cadence de pièces composites automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Carrosserie et Plastiques 2008 "Nouvelles Exigences de la Carrosserie Automobile et de ses Equipements"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFIP / SIA / Mines Douai, Jun 2008, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ermanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
+              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781509v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of meso-scale voids in Liquid Composite Moulding including variability study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Influence of textile architectures on the compaction and saturated permeability spatial variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bickerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walbran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">9 th International Conference on Textile Composites (TEXCOMP-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Newark, Delaware, United States. pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781402v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial compaction and saturated permeability spacial variations of fibre reinforcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bickerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Razali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walbran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Flow Processes in Composite Materials (FPCM-9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Montréal, Canada. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modeling of resin flow in fibrous media in liquid composite molding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Composite Materials (ICCM-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the elastoplastic behaviour of fibrous preform during the infusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Dang Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Seminar on Experimental Techniques and Design in Composite Materials (ETDCM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Castiadas, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modelling during liquid composite molding manufacturing processes: Comparison between two model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials (FPCM-8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Douai, France. pp.147-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local heat transfer effects involved in dynamic composites manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Composite Materials (ECCM-12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dispersion thermique lors d’une injection RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Henne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ermanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique et Technique (JST) AMAC "Mise en Forme des Matériaux Composites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour les Matéraiux Composites (AMAC), Dec 2004, Le Havre, France. pp.309-322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.15.309-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution to filling time prediction issues for constant pressure driven injection in RTM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPE Europe 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France. pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and simulation of Liquid Compression Molding using LIMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylene Deleglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Flow Processes in Composite Materials (FPCM-7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Newark, Delaware, United States. pp.347-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique pour l’amélioration de l’inertie thermique d’un réservoir d’eau chaude sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POPCOM platform: Composites Advanced Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication par imprégnation directe et assemblage par soudage de composites thermoplastiques structuraux à renfort textile en fibres végétales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lafranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosson Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sihwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Industrielle "Matériaux haute performance et écomatériaux dans les transports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNERGISTIC STRATEGIES IN MANUFACTURING OF WOVEN GLASS FIBRE AND POLYPROPYLENE COMPOSITES: STAGED- COMPACTION AND MULTI-MODAL IMAGING FOR POROSITY QUANTIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sidlipura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.1296, 2024, 978-2-912985-01-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667883v1</w:t>
-              </w:r>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-02270783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5405,51 +6330,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="40CD5535"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5486,51 +6563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462644v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1416647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529774v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-96-00674-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mylene-lagardere-deleglise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3610-7806" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/60201108400" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmyla Rozova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-025-10387-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Meemary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1416647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790094v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100534" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bonnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise-Lagard&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09885-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Chebil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9659-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chateau Akue Asseko" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1154-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hau Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.03.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L02D2WTF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05636730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8374-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claude" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.06.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQWCTKF7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2010.01.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1C5K85W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gourichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WC826JV0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castaing" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2006.10.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KT841S26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S.U. Schell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ermanni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2007.08.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QLZ5S0B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2006.02.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-570B7LN1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773338v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.04.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ2NLTQK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Henne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.15.309-322" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/49332D5670FAC4D360EE3CAD8CC0505D0AE86E38/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773324v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2004.07.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6CHFR5T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2003.09.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2JVB1M8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rivat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-96-00674-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosson Benoit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lafranche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781523v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Claud&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Wilde" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Terenzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781396v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilde" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781493v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781402v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schell" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walbran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781408v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Razali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleminot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781229v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang Huu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781182v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01789581v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781123v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781107v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafranche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270783v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sihwan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>