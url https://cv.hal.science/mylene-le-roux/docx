--- v0 (2026-03-09)
+++ v1 (2026-04-26)
@@ -140,63 +140,50 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’accélération de la procédure d’installation des éoliennes flottantes en mer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Le Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 869, pp 539-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -2681,50 +2668,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le prêt d'objets de collections muséales – Alternative à la restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clémentine Bories; Claire Bouglé-Le Roux; Philippe Charlier; Mélanie Clément-Fontaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les restitutions des collections muséales. Aspects politiques et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.297-310, 2022, 978-2-84934-517-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le repas gastronomique des Français, patrimoine culturel immatériel porteur de tentations mercantiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gastronomie et le droit – Entre droit culturel et droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.41-54, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03965864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’émergence de la promotion de l’égalité femmes-hommes dans le droit des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2750,333 +2892,178 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Faure; Mylène Le Roux; Martine Long. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les collectivités territoriales et les femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.11-22, 2022, Au fil du débat – études, 978-2-7013-2173-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03965883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prêt d’objets de collections muséales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouglé-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les restitutions des collections muséales. Aspects juridiques et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare et Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-310, 2022, 978-2-84934-517-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlier Philippe</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03965933v1</w:t>
-              </w:r>
-[...153 lines deleted...]
-                <w:t xml:space="preserve">halshs-03965864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectivités à statut particulier et particularisme culturel</w:t>
               </w:r>
@@ -4132,51 +4119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01952440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01952411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molinero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05284455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05411481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougl&#233;-Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-restitutions-des-collections-museales" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01952460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263047v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03705926v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906286v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808950v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01952440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01952411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808953v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01808959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Molinero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02076613v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994138v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994120v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994128v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994051v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Long" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Faure" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05284455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05411481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quiquerez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bougl&#233;-Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlier Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/les-restitutions-des-collections-museales" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965946v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994165v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01952460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03707148v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01993947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109925v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109859v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01994162v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>